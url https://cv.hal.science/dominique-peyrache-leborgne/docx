--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -131,1113 +131,1113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De nouveaux ‘‘coeurs révélateurs’’: violences sexuelles et rhétorique de l'implicite dans les albums de contes pour la jeunesse. Du {Coeur de Violette} (2000) à {Coeur de bois} (2016), in Féminicides et violences contre les femmes dans les fictions pour la jeunesse, dossier dirigé par Nadège Langbour, actes du colloque organisé par Bochra et Thierry Charnay, Université de Lille, 8-9 novembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oiseau bleu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Hutcheson Macaulay Posnett : la pensée universaliste d’un universitaire à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, p. 235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De nouveaux ‘‘coeurs révélateurs’’: violences sexuelles et rhétorique de l'implicite dans les albums de contes pour la jeunesse. Du {Coeur de Violette} (2000) à {Coeur de bois} (2016), in Féminicides et violences contre les femmes dans les fictions pour la jeunesse, dossier dirigé par Nadège Langbour, actes du colloque organisé par Bochra et Thierry Charnay, Université de Lille, 8-9 novembre 2021</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Thompson, Les romantiques. L'Angleterre à l'âge des révolutions&amp;quot;, intro et trad. fr. de Marion Leclair et Edward Lee-Six, 2023, Paris, Les Editions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (203), pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.203.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte d’artiste dans le monde, du XIXe siècle à aujourd’hui : persistance et mutations d’un genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oiseau bleu </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">E.P. Thompson, Les romantiques. L'Angleterre à l'âge des révolutions&amp;quot;, intro et trad. fr. de Marion Leclair et Edward Lee-Six, 2023, Paris, Les Editions sociales</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Thomas Buffet, Le Renouvellement de l’écriture élégiaque chez Friedrich Hölderlin et André Chénier, Paris, Classiques Garnier, 2019, 602 p.&amp;quot;; et &amp;quot;Thomas Buffet, Lectures élégiaques de Hölderlin et André Chénier, Paris, Classiques Garnier, 2022, 285 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.391.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souterrain céleste et la montagne magique : dramaturgie de l’espace et « totus simul » dans les contes de Grimm et de John Ruskin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oiseau bleu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mythes, contes et légendes, entre fiction et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point - Références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foyers lointains du romantisme: de Madame de Staël à Esteban Echeverria et Johann Moritz Rugendas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 337, pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour Fabula de : Catherine Tauveron et Christiane Conna-Pintado (dir.), El Rey Rana / le Roi grenouille, Ondina/ Ondine, Revista de Literatura Comparada Infantil y Juvenil. Investigación en Educación, n° 1, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Femme et le pantin selon Pierre Louÿs et Mario Camus. Roman-poème et modernité cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3-4), pp.331-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme de : Hans Christian Andersen, {Udvalgte eventyr of historier / Contes et histoires choisis}, traduction de David Soldi, édition bilingue établie par Cyrille François, Paris, Classiques Garnier, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2 (203), pp.125-128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contes de Grimm christianisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la Revue de Littérature générale et comparée de : Virginie Tellier, L’X de la parole. Essai sur le discours du fou dans le récit romantique européen, Paris, Classiques Garnier, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme de : Alain Vaillant, L’Art de la littérature. Romantisme et modernité, Paris, Classiques Garnier, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gais-lurons et femmes pieuses : les contes et légendes christianisés des Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...503 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278241v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04528098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : William Wordsworth, Le Prélude, traduction et édition bilingue établie par Maxime Durisotti, Paris, Classiques Garnier, 2016</w:t>
               </w:r>
@@ -3394,441 +3394,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’arabesque des traditions populaires et le livre-monde, du Romantisme à l’Art Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes romantiques de la vie: poétisations de l'existence dans le romantisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.117-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture de &amp;quot;Frau Holle&amp;quot; à travers ses variantes et ses réécritures : &amp;quot;Les Méquennes de Marie-au-blé&amp;quot;, &amp;quot;Mother Holly/Madame La Neige&amp;quot;, &amp;quot;Dame Hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écho des contes: des "Fées" de Perrault à "Dame Holle" des Grimm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France. pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arabesque, phénomène migratoire: de l’ornement oriental à l’art total du Romantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XLIe Congrès de la Société française de littérature générale et comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.117-140</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et spiritualité dans les contes de Grimm : prodromes d’une conscience écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éco-graphies. Écologie et littératures pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Mans, France. pp.52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Kitsch et de la grâce dans quelques illustrations de la scène du baiser de Dornröschen : autour du Calendrier des fées de Heinrich Lefler et Josef Urban, 1905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconotextualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. pp.135-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Légende noire de Barbe Bleue dans les contes littéraires et les contes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légendes noires, légendes dorées : ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Nantes; La Roche-sur-Yon, France. pp.19-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278236v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03278237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et douceur des contes de Grimm, à travers le texte et l'image</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlantide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5588,2877 +5588,2877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des contes d’Hoffmann aux contes d’Andersen : miroirs d’eau, miroirs de glace et mythes endopsychiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingrid lacheny; Patricia Viallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoffmann 1822-2022. Inter- und transmediale Aktualität eines Universalkünstlers / Actualité inter- et transmédiale d'un artiste universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank &amp; Timme, pp.305-322, 2023, 978-3-7329-0866-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kunstmärchen, contes romantiques et victoriens : un &amp;quot;horizon de pensée partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-78, 2023, 978-2-7535-9339-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie et typologie d’un genre : le conte d’artiste en Europe au XIX siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 9-37, 2023, 978-2-7535-9339-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Frank &amp; Timme, pp.305-322, 2023, 978-3-7329-0866-0</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: l'être humain, ce &amp;quot;rêveur définitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 303-312, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conclusion: l'être humain, ce &amp;quot;rêveur définitif</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des abeilles et des hommes I. Quatre contes du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Connan-Pintado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insecte au miroir des livres pour la jeunesse. Présences, représentations, discours. Sous la direction de Christiane Connan-Pintado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Morante, « poète de toute la vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne, André Peyronie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Abeilles et des hommes II. La « Reine des abeilles » des Grimm : illustrations, reformulations, réécritures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Connan-Pintado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insecte au miroir des livres pour la jeunesse. Présences, représentations, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de la mémoire et mémoire de l’écriture: Menzogna e Sortilegio (Elsa Morante), dans le laboratoire mental d’Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in André PEYRONIE, Dominique PEYRACHE-LEBORGNE (eds.), À la recherche d’Elsa Morante, Presses Universitaires de Rennes, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du colloque international, Nantes 17-18 octobre 2019, p. 157-175., 2022, 2753586895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: poétique de la douleur, poétique de la grâce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne et André Peyronie (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 453-465, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la peau qui protège à la peau qui tue ; variations heureuses et glissements tragiques sur le thème de 'Peau d’âne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peau d’Âne et Peaux de bêtes. Variations et reconfigurations d’un motif dans les mythes, les fables et les contes, sous la direction de Frédéric Callas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.55-68, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reine des neiges&amp;quot; d'Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature de jeunesse par ses textes. Analyser les textes de jeunesse à l’université, Bénédicte Milland-Bove et Marie Sorel (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Cathédrale gothique au temple païen : Stonehenge sous le ciel de Turner dans Tess of the d’Urbervilles de Thomas Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiona McIntosh-Varjabédian; Karl Zieger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cathédrales gothiques et constructions fin-de-siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De ma Mère l’Oye à la Naturpoesie : théorie du folklore et poésie de la communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communitas. Les mots du commun, Actes du XLIIe Congrès de la SFLGC Cergy-Neuville, 15-17 novembre 2018, sous la direction de Rémi Astruc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, pp.221-232, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale païenne et morale chrétienne des contes de Grimm vus à travers leurs structures mythico-religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix et voies du conte: les mutations d'un genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.33-44, 2019, 978-2-84832-354-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écho des contes. Des Fées de Perrault à Dame Holle des Grimm. Versions littéraires, variantes populaires et reconfigurations pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-20, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écho des contes. Des Fées de Perrault à Dame Holle des Grimm. Versions littéraires, variantes populaires et reconfigurations pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.285-290, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anachronisme et modernité dans Peau d’Âne de Jacques Demy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon, Alain and Neiva, Saulo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anachronismes créateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-247, 2018, Littératures, 978-2-84516-817-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que sont Perrault, Grimm, Andersen devenus ? Réécritures des contes classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eichel-Lojkine, Patricia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'usage du conte: contes classiques et réemploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.23-80, 2017, 978-2-7535-5527-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et religion dans Tess of the d’Urbervilles de Thomas Hardy : la dialectique historique du christianisme et du paganisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérités de l'histoire et vérité du moi Hommage à Jean Garapon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion éditeur, pp.53-68, 2016, 978-2-7453-3108-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trilogie du beau, du pittoresque et du sublime, à la fin du XVIIIe siècle en Angleterre : une transition du classicisme vers le romantisme dans {An Essay on the Picturesque, as compared with the Sublime and the Beautiful } (Uvedale Price, 1794) et {An Analytical Inquiry into the Principles of Taste} (R. P. Knight, 1805). Présentation et traduction des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 303-312, 2023</w:t>
+              <w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire du roi de Bohême and Oliver Twist under Cruikshank's patronage : The Dynamics of Text and Image at the core of the Grotesque in the Novel of 1830s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Hervouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Grotesque in the Fiction of Charles Dickens and others 19th century European Novelists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.12-26, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2022</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordsworth, {The Sublime and the Beautiful} (1811-1812). présentation et traduction du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.105-133, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabesques et escarboucles, ou la sublimation du grotesque : une utopie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ian Miernowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grotesque et le sublime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DROZ, pp.231-267, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Actes du colloque international, Nantes 17-18 octobre 2019, p. 157-175., 2022, 2753586895</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Traductions françaises de ballades anglo-saxonnes et allemandes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lombez, Yves Chevrel et Lieven D’Hulst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTLF 19 (Histoire des traductions en langue française, XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, pp.359-366, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 453-465, 2022</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nef des fous ou la ‘‘traversée’’ d’un topos, des origines médiévales au Romantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Brochard et Esther Pinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Folie : création ou destruction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-35, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.55-68, 2021</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novembre 18 d’Alfred Döblin : roman expérimental et critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne et André Peyronie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le romanesque et l'historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut; Nantes, pp.241-258, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2020</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Concept de grotesque-arabesque chez Friedrich Schlegel et Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Diaz et Jean-Louis Cabanès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’esthétique en actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris-Ouest, pp.109-122, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2020</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordsworth et le genre de la ballade dans les Lyrical Ballads de 1798-1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Le Blanc et Judith Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ballade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut, p. 39-73, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RKI Press, pp.221-232, 2020</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Personnage romanesque et la question du sublime, dans Titan de Jean Paul et L’Homme qui rit de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature et le sublime, sous la direction de Patrick Marot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.305-336, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp.33-44, 2019, 978-2-84832-354-1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Rénovation de la littérature par la ballade populaire, depuis Percy et Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Le Blanc et Judith Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ballade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut, pp.13-22, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-20, 2019</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmologie poesque ou ‘‘Sur le bord du grand secret’’ dans La Chute de la maison Usher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Masson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Envers du décor. Duplicité du paysage littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pleins feux, pp.91-119, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.285-290, 2019</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perversions de l’héroïsme et théodicée tragique dans Die Räuber de Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la SFLGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-150, 2002, Questions d'agrégation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.233-247, 2018, Littératures, 978-2-84516-817-6</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Romantisme allemand ou l’invention d’une nouvelle mythologie, de Friedrich Schlegel à E.T.A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Bouju. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-155, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.23-80, 2017, 978-2-7535-5527-3</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivisme et barbarie dans l’œuvre d’Elsa Morante et Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiona McIntosh-Varjabédian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sur le primitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.177-189, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion éditeur, pp.53-68, 2016, 978-2-7453-3108-3</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Jean Paul à Victor Hugo, romans baroques du romantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne et Yann Jumelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victor Hugo ou les frontières effacées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pleins Feux, pp.303-334, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Cécile Defaut, 2014</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama du roman historique, du culte de la mémoire à la crise de la conscience historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans sans frontières. Actes des rencontres organisées par Nantes Livres Jeunes, novembre 2001-mai 2002, sous la direction de Claude Dupont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Livres jeunes, pp.51-69, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.12-26, 2014</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature onirique contemporaine : fragments d’autofictions ? (Michel Leiris, Marguerite Yourcenar, Elsa Morante, Anna Kavan, Unica Zürn et Georges Perec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Forest et Claude Gaugain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romans du Je</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pleins Feux, pp.343-365, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.105-133, 2014</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire : ce scandale qui dure depuis deux mille ans ; à propos de La Storia d’Elsa Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Couégnas et Dominique Peyrache-Leborgne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pleins Feux, p. 248-277, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DROZ, pp.231-267, 2013</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sublime d’en bas dans La Storia d’Elsa Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. par Gisèle Séginger et Eléonore Roy-Reverzy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg II, pp.211-220, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...1082 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436576v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04507521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Île d’Arturo d’Elsa Morante : une robinsonnade néo-réaliste dans la baie de Naples ? Essai de comparaison avec la tradition vériste et néo-réaliste (Les Malavoglia, Agostino, le Mépris)</w:t>
               </w:r>
@@ -8710,303 +8710,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mythes et mythologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS, à paraître</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinder- und Hausmärchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS, à paraître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour et Psyché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS, à paraître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article &amp;quot;Peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, CNRS éditions, à paraître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080662v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04626249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Clemens Brentano »</w:t>
               </w:r>
@@ -9824,51 +9824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507670v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.391.0088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03267506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Charnay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couegnas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357392v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793973v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03284202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Patin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064198v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.391.0088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03267506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Charnay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couegnas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793973v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03284202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Patin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>