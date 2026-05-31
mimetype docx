--- v1 (2026-04-28)
+++ v2 (2026-05-31)
@@ -269,1977 +269,1977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Thomas Buffet, Le Renouvellement de l’écriture élégiaque chez Friedrich Hölderlin et André Chénier, Paris, Classiques Garnier, 2019, 602 p.&amp;quot;; et &amp;quot;Thomas Buffet, Lectures élégiaques de Hölderlin et André Chénier, Paris, Classiques Garnier, 2022, 285 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.391.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte d’artiste dans le monde, du XIXe siècle à aujourd’hui : persistance et mutations d’un genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oiseau bleu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E.P. Thompson, Les romantiques. L'Angleterre à l'âge des révolutions&amp;quot;, intro et trad. fr. de Marion Leclair et Edward Lee-Six, 2023, Paris, Les Editions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (203), pp.125-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.203.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le conte d’artiste dans le monde, du XIXe siècle à aujourd’hui : persistance et mutations d’un genre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souterrain céleste et la montagne magique : dramaturgie de l’espace et « totus simul » dans les contes de Grimm et de John Ruskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oiseau bleu </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2024, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mythes, contes et légendes, entre fiction et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point - Références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foyers lointains du romantisme: de Madame de Staël à Esteban Echeverria et Johann Moritz Rugendas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 337, pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour Fabula de : Catherine Tauveron et Christiane Conna-Pintado (dir.), El Rey Rana / le Roi grenouille, Ondina/ Ondine, Revista de Literatura Comparada Infantil y Juvenil. Investigación en Educación, n° 1, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Femme et le pantin selon Pierre Louÿs et Mario Camus. Roman-poème et modernité cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3-4), pp.331-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme de : Alain Vaillant, L’Art de la littérature. Romantisme et modernité, Paris, Classiques Garnier, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gais-lurons et femmes pieuses : les contes et légendes christianisés des Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la Revue de Littérature générale et comparée de : Virginie Tellier, L’X de la parole. Essai sur le discours du fou dans le récit romantique européen, Paris, Classiques Garnier, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (3-4), pp.331-357</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme de : Hans Christian Andersen, {Udvalgte eventyr of historier / Contes et histoires choisis}, traduction de David Soldi, édition bilingue établie par Cyrille François, Paris, Classiques Garnier, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme de : Hans Christian Andersen, {Udvalgte eventyr of historier / Contes et histoires choisis}, traduction de David Soldi, édition bilingue établie par Cyrille François, Paris, Classiques Garnier, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contes de Grimm christianisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.33-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : William Wordsworth, Le Prélude, traduction et édition bilingue établie par Maxime Durisotti, Paris, Classiques Garnier, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44, pp.33-48</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alain Vaillant, Qu’est-ce que le romantisme ?, Paris, Editions du CNRS, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu pour la Revue de Littérature générale et comparée de : Virginie Tellier, L’X de la parole. Essai sur le discours du fou dans le récit romantique européen, Paris, Classiques Garnier, 2017.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Gautier. Comme il vous plaira, sous la direction de Cynthia Harvey, Etudes Littéraires, Université de Laval, automne 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme de : Alain Vaillant, L’Art de la littérature. Romantisme et modernité, Paris, Classiques Garnier, 2016</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Olivier Schefer, Mélanges romantiques. Hérésies, rêves et fragments, éditions du Félin, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44, pp.33-48</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers et prose dans le récit romantique (Allemagne-Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : William Wordsworth, Le Prélude, traduction et édition bilingue établie par Maxime Durisotti, Paris, Classiques Garnier, 2016</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Rémi Astruc, Vertiges grotesques. Esthétiques du « choc » comique (roman – théâtre- cinéma, Champion, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotesque et iconicité dans l’art romantique et victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, printemps (31), pp.89-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte au miroir de l’illustration. Andersen dans la collection Grasset / M. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Ô Saisons, Ô Châteaux, Châteaux et littératures des Lumières à l’aube de la Modernité (1764-1914), Etudes réunies et présentées par Pascale Auraix-Jonchière, Presses Universitaires Blaise Pascal, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu pour la revue Romantisme (année 2006) de : Carmen Anon et Monica Luengo (dir.), Jardin y romanticismo, Madrid, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Charles Le Blanc, Laurent Margantin, Olivier Schefer, La Forme poétique du monde, anthologie du romantisme allemand, Paris, José Corti, 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Olivier Schefer, Mélanges romantiques. Hérésies, rêves et fragments, éditions du Félin, 2013</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradis mélancoliques, de Jean Paul à Edgar Poe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2002, Paysages de la mélancolie, pp.13-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eros contre la guillotine ? Le langage de la sexualité dans La Mort de Danton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, octobre-décembre, p. 719-735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Gisèle Séginger et Eléonore Roy-Reverzy (dir.), Spiritualités d’un monde désenchanté, Strasbourg, Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...640 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528155v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04507376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Érotique de L’Homme qui rit</w:t>
               </w:r>
@@ -2915,51 +2915,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3018,1096 +3018,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réécritures et transmission culturelle des mythes, des légendes et des contes populaires. Plurilinguisme, littérature et arts : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folk, séminaire interdisciplinaire de recherche, Nantes Université, janvier-avril 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Brochard et Dominique Peyrache-Leborgne, Jan 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romans de guerre, romans de paix au XIXe siècle: Dickens, Sand, Hugo, Tolstoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jenny Raflik, Oct 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...48 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un âge d'or de la simplicité : le XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "La simplicité au XIXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Dominique Peyrache-Leborgne et Chantal Pierre, Mar 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14i0l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14i0l⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et esthétique de la simplicité : un dialogue entre Orient-Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et esthétique de la simplicité, entre Asie et Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Philippe Postel et Dominique Peyrache-Leborgne, May 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14i0m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arabesque des traditions populaires et le livre-monde, du Romantisme à l’Art Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes romantiques de la vie: poétisations de l'existence dans le romantisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.117-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Christine Lombez et Bruno Méniel, Oct 2023, NANTES, Nantes Université, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arabesque, phénomène migratoire: de l’ornement oriental à l’art total du Romantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XLIe Congrès de la Société française de littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. pp.117-140</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Frau Holle&amp;quot; à travers ses variantes et ses réécritures : &amp;quot;Les Méquennes de Marie-au-blé&amp;quot;, &amp;quot;Mother Holly/Madame La Neige&amp;quot;, &amp;quot;Dame Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écho des contes: des "Fées" de Perrault à "Dame Holle" des Grimm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France. pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France. pp.163-178</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Légende noire de Barbe Bleue dans les contes littéraires et les contes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légendes noires, légendes dorées : ou comment la littérature fabrique l’histoire (XVIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nantes; La Roche-sur-Yon, France. pp.19-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Kitsch et de la grâce dans quelques illustrations de la scène du baiser de Dornröschen : autour du Calendrier des fées de Heinrich Lefler et Josef Urban, 1905</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Belle au bois dormant en ses métamorphoses. Textualité, transtextualité, iconotextualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. pp.135-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et spiritualité dans les contes de Grimm : prodromes d’une conscience écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éco-graphies. Écologie et littératures pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Le Mans, France. pp.52-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comparatisme, méthode critique pour évaluer la mouvance des concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème congrès de l'Association internationale de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de littérature comparée, Jul 2013, Paris, France. pp.95-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06527-2.p.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nantes; La Roche-sur-Yon, France. pp.19-35</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses de l’arabesque Fin-de-siècle : Art Nouveau, Symbolisme, Décadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'arabesque le plus spiritualiste des dessins: poésie et arts, XIXe, XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. pp.119-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et douceur des contes de Grimm, à travers le texte et l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies et métamorphoses des contes de Grimm: traductions, réception, adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.105-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. pp.119-138</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondarisation des genres, secondarisation des sexes dans les contes populaires et le conte littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4117,383 +4048,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplicité au XIXe siècle. Actes de la journée d'étude du 29 mars 2024, Nantes Université, à paraître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte d’artiste du XIXe siècle au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bochra Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Connan-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oiseau bleu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°6, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pierre</w:t>
+                <w:t xml:space="preserve">hal-04476514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peyronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlantide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, 3, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bochra Charnay</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction et Histoire, Italie-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Connan-Pintado</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Wrangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, n°6, 2024</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantide n° 3: https://atlantide.univ-nantes.fr/-Fiction-et-histoire-France-Italie-, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4503,3313 +4434,3386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et esthétique de la simplicité. Littérature et arts, histoire des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mahiou</w:t>
+                <w:t xml:space="preserve">Philippe Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne. Presses universitaires de Rennes, 2023, 978-2-7535-9339-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pierre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écho des contes: des &amp;quot;Fées&amp;quot; de Perrault à &amp;quot;Dame Holle&amp;quot; des Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peyrache-Leborgne, Dominique. Presses universitaires de Rennes, 319 p., 2019, 978-2-7535-7633-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies et métamorphoses des contes de Grimm: traductions, réception, adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peyrache-Leborgne, Dominique. Presses universitaires de Rennes, 201 p., 2017, 978-2-7535-5381-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories esthétiques du romantisme à l’étranger, sous la direction de D. Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Nouvelles Cécile Defaut, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotesques et arabesques dans le récit romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Romanesque et l’historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A paraître</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne et André Peyronie (dir.). Editions Cécile Defaut, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Dominique Peyrache-Leborgne. Presses universitaires de Rennes, 2023, 978-2-7535-9339-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo, William Shakespeare, Dominique Peyrache-leborgne (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier-Flammarion, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo ou les frontières effacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne; Yann Jumelais. Editions Pleins feux, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman historique. récit et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2022</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Couegnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Pleins Feux, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Peyrache-Leborgne, Dominique. Presses universitaires de Rennes, 319 p., 2019, 978-2-7535-7633-9</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du sublime, de la fin des Lumières au Romantisme (Diderot, Schiller, Wordsworth, Shelley, Michelet, Hugo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...432 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction : la simplicité, idéal ou aporie ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne, Cécile Mahiou, Chantal Pierre et Philippe Postel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et esthétique de la simplicité. Littérature et arts, histoire des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction : la simplicité, idéal ou aporie ? »,</w:t>
+                <w:t xml:space="preserve">« Les points aveugles de l’Histoire. Présence et traitement du contre-sens dans le roman historique du XIXe siècle (Tolstoï, Hugo, Dickens) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Christine Lombez et Bruno Méniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et contresens du Moyen Âge au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 283-302, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour conclure sur la simplicité : vers une complexité maîtrisée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne, Cécile Mahiou, Chantal Pierre et Philippe Postel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et esthétique de la simplicité. Littérature et arts, histoire des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, In press, Interférences</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Interférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître, Interférences</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mères Courages et Nanons philosophes. Les femmes de la Révolution française selon Michelet, Hugo et Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Haber, Aurélien Aramini et Tristan Bonnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hugo et Michelet. Deux pensées en dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, A paraître</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des contes d’Hoffmann aux contes d’Andersen : miroirs d’eau, miroirs de glace et mythes endopsychiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ingrid lacheny; Patricia Viallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoffmann 1822-2022. Inter- und transmediale Aktualität eines Universalkünstlers / Actualité inter- et transmédiale d'un artiste universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank &amp; Timme, pp.305-322, 2023, 978-3-7329-0866-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Frank &amp; Timme, pp.305-322, 2023, 978-3-7329-0866-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunstmärchen, contes romantiques et victoriens : un &amp;quot;horizon de pensée partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-78, 2023, 978-2-7535-9339-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Kunstmärchen, contes romantiques et victoriens : un &amp;quot;horizon de pensée partagé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généalogie et typologie d’un genre : le conte d’artiste en Europe au XIX siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 39-78, 2023, 978-2-7535-9339-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 9-37, 2023, 978-2-7535-9339-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Généalogie et typologie d’un genre : le conte d’artiste en Europe au XIX siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: l'être humain, ce &amp;quot;rêveur définitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 9-37, 2023, 978-2-7535-9339-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 303-312, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conclusion: l'être humain, ce &amp;quot;rêveur définitif</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de la mémoire et mémoire de l’écriture: Menzogna e Sortilegio (Elsa Morante), dans le laboratoire mental d’Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Peyronie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in André PEYRONIE, Dominique PEYRACHE-LEBORGNE (eds.), À la recherche d’Elsa Morante, Presses Universitaires de Rennes, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du colloque international, Nantes 17-18 octobre 2019, p. 157-175., 2022, 2753586895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: poétique de la douleur, poétique de la grâce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne et André Peyronie (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 453-465, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Abeilles et des hommes II. La « Reine des abeilles » des Grimm : illustrations, reformulations, réécritures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Connan-Pintado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insecte au miroir des livres pour la jeunesse. Présences, représentations, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des abeilles et des hommes I. Quatre contes du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Connan-Pintado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’insecte au miroir des livres pour la jeunesse. Présences, représentations, discours. Sous la direction de Christiane Connan-Pintado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Morante, « poète de toute la vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne, André Peyronie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la recherche d'Elsa Morante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la peau qui protège à la peau qui tue ; variations heureuses et glissements tragiques sur le thème de 'Peau d’âne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peau d’Âne et Peaux de bêtes. Variations et reconfigurations d’un motif dans les mythes, les fables et les contes, sous la direction de Frédéric Callas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.55-68, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Cathédrale gothique au temple païen : Stonehenge sous le ciel de Turner dans Tess of the d’Urbervilles de Thomas Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiona McIntosh-Varjabédian; Karl Zieger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cathédrales gothiques et constructions fin-de-siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De ma Mère l’Oye à la Naturpoesie : théorie du folklore et poésie de la communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communitas. Les mots du commun, Actes du XLIIe Congrès de la SFLGC Cergy-Neuville, 15-17 novembre 2018, sous la direction de Rémi Astruc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, pp.221-232, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reine des neiges&amp;quot; d'Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature de jeunesse par ses textes. Analyser les textes de jeunesse à l’université, Bénédicte Milland-Bove et Marie Sorel (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écho des contes. Des Fées de Perrault à Dame Holle des Grimm. Versions littéraires, variantes populaires et reconfigurations pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-20, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écho des contes. Des Fées de Perrault à Dame Holle des Grimm. Versions littéraires, variantes populaires et reconfigurations pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.285-290, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale païenne et morale chrétienne des contes de Grimm vus à travers leurs structures mythico-religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix et voies du conte: les mutations d'un genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.33-44, 2019, 978-2-84832-354-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anachronisme et modernité dans Peau d’Âne de Jacques Demy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montandon, Alain and Neiva, Saulo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anachronismes créateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-247, 2018, Littératures, 978-2-84516-817-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que sont Perrault, Grimm, Andersen devenus ? Réécritures des contes classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eichel-Lojkine, Patricia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'usage du conte: contes classiques et réemploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.23-80, 2017, 978-2-7535-5527-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et religion dans Tess of the d’Urbervilles de Thomas Hardy : la dialectique historique du christianisme et du paganisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérités de l'histoire et vérité du moi Hommage à Jean Garapon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion éditeur, pp.53-68, 2016, 978-2-7453-3108-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trilogie du beau, du pittoresque et du sublime, à la fin du XVIIIe siècle en Angleterre : une transition du classicisme vers le romantisme dans {An Essay on the Picturesque, as compared with the Sublime and the Beautiful } (Uvedale Price, 1794) et {An Analytical Inquiry into the Principles of Taste} (R. P. Knight, 1805). Présentation et traduction des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le conte d'artiste en Europe au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 303-312, 2023</w:t>
+              <w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire du roi de Bohême and Oliver Twist under Cruikshank's patronage : The Dynamics of Text and Image at the core of the Grotesque in the Novel of 1830s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Hervouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Grotesque in the Fiction of Charles Dickens and others 19th century European Novelists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.12-26, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2022</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordsworth, {The Sublime and the Beautiful} (1811-1812). présentation et traduction du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories esthétiques du romantisme à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.105-133, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2022</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabesques et escarboucles, ou la sublimation du grotesque : une utopie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ian Miernowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grotesque et le sublime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DROZ, pp.231-267, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Actes du colloque international, Nantes 17-18 octobre 2019, p. 157-175., 2022, 2753586895</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Traductions françaises de ballades anglo-saxonnes et allemandes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lombez, Yves Chevrel et Lieven D’Hulst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTLF 19 (Histoire des traductions en langue française, XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, pp.359-366, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 453-465, 2022</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nef des fous ou la ‘‘traversée’’ d’un topos, des origines médiévales au Romantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Brochard et Esther Pinon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Folie : création ou destruction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-35, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.55-68, 2021</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novembre 18 d’Alfred Döblin : roman expérimental et critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Peyrache-Leborgne et André Peyronie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le romanesque et l'historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut; Nantes, pp.241-258, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2020</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Concept de grotesque-arabesque chez Friedrich Schlegel et Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Diaz et Jean-Louis Cabanès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’esthétique en actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris-Ouest, pp.109-122, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2020</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordsworth et le genre de la ballade dans les Lyrical Ballads de 1798-1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Le Blanc et Judith Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ballade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut, p. 39-73, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RKI Press, pp.221-232, 2020</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Rénovation de la littérature par la ballade populaire, depuis Percy et Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Le Blanc et Judith Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ballade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cécile Defaut, pp.13-22, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp.33-44, 2019, 978-2-84832-354-1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Personnage romanesque et la question du sublime, dans Titan de Jean Paul et L’Homme qui rit de Victor Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature et le sublime, sous la direction de Patrick Marot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.305-336, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...1099 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507660v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04507720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmologie poesque ou ‘‘Sur le bord du grand secret’’ dans La Chute de la maison Usher</w:t>
               </w:r>
@@ -8676,607 +8680,676 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kinder- und Hausmärchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article &amp;quot;Peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, CNRS éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour et Psyché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mythes et mythologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS, à paraître</w:t>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS, à paraître</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice Charles Deulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, CNRS éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, Paris, éditions du CNRS, à paraître</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clemens Brentano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, CNRS Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sublime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la nuit, sous la direction d'Alain Montandon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T. II, p. 1367-1389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mélancolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la nuit, sous la direction d'Alain Montandon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. I, p. 733-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T. II, p. 1367-1389</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine littéraire européen. Gestation du Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.1006-1013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9286,290 +9359,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wordsworth, Ballades lyriques, (avec la Préface de l’édition de 1802), suivies de L’Ode, Pressentiments d’immortalité, édition bilingue et traduction, en collaboration avec Sophie Vige, préface de D. Peyrache-Leborgne, édition revue et augmentée, Paris, José Corti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wordsworth, &amp;quot;Resolution and Independence&amp;quot;, &amp;quot;The Solitary Reaper&amp;quot;, &amp;quot;Lucy&amp;quot;, &amp;quot;Composed upon Westminster Bridge&amp;quot;, &amp;quot;The World Is Too Much with Us&amp;quot;, &amp;quot;Surprised by Joy&amp;quot;, &amp;quot;Nuns Fret Not at Their Convent’s Narrow Room&amp;quot;, &amp;quot;Tintern Abbey&amp;quot;, trad. de l'anglais par Dominique Peyrache-Leborgne et Sophie Vige, in Anthologie bilingue de la poésie anglaise, sous la direction de Paul Bensimon, Paris, Gallimard, Bibliothèque de la Pléiade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">article &amp;quot;Romantisme&amp;quot;, Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, CNRS éditions, à paraître</w:t>
+                <w:t xml:space="preserve">article &amp;quot;Romantisme&amp;quot;, Dictionnaire des contes, sous la direction de Jean-Loïc Le Quellec, CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrache-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9824,51 +9835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064198v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0125" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.391.0088" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0095" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03267506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Charnay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couegnas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793973v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03284202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Patin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vige" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrache-Leborgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064198v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.391.0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.203.0125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715679v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brochard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14i0m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03267506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Charnay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Peyronie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Postel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couegnas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248283v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03284202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Patin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626249v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>