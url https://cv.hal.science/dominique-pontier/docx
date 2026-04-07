--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -770,307 +770,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NERD, a Plant-Specific GW Protein, Defines an Additional RNAi-Dependent Chromatin-Based Pathway in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Human prion protein binds Argonaute and promotes accumulation of microRNA effector complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pontier</w:t>
+                <w:t xml:space="preserve">Derrick Gibbings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garcia</w:t>
+                <w:t xml:space="preserve">Florence Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lahmy</w:t>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (1), pp.121-132. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.517-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742627v1</w:t>
+                <w:t xml:space="preserve">hal-01254360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human prion protein binds Argonaute and promotes accumulation of microRNA effector complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NERD, a Plant-Specific GW Protein, Defines an Additional RNAi-Dependent Chromatin-Based Pathway in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Leblanc</w:t>
+                <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">C. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Michel</w:t>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lahmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2273⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01254360v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ago Hook and RNA Helicase Motifs Underpin Dual Roles for SDE3 in Antiviral Defense and Silencing of Nonconserved Intergenic Regions</w:t>
               </w:r>
@@ -1318,429 +1318,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant lipid-associated fibrillin proteins condition jasmonate production under photosynthetic stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argonaute quenching and global changes in Dicer homeostasis caused by a pathogen-encoded GW repeat protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Youssef</w:t>
+                <w:t xml:space="preserve">Stephanie Ohnesorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Agnes Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04067.x⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (9), pp.904-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.1908710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468813v1</w:t>
+                <w:t xml:space="preserve">hal-00788111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argonaute quenching and global changes in Dicer homeostasis caused by a pathogen-encoded GW repeat protein.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">An RNA polymerase II- and AGO4-associated protein acts in RNA-directed DNA methylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Liang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Daxinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Ohnesorge</w:t>
+                <w:t xml:space="preserve">Olga Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Yu</w:t>
+                <w:t xml:space="preserve">Xinjian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (9), pp.904-15. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465 (7294), pp.106-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.1908710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature09025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788111v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RNA polymerase II- and AGO4-associated protein acts in RNA-directed DNA methylation.</w:t>
+                <w:t xml:space="preserve">Plant lipid-associated fibrillin proteins condition jasmonate production under photosynthetic stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihuan Gao</w:t>
+                <w:t xml:space="preserve">Abir Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Liang Liu</w:t>
+                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Daxinger</w:t>
+                <w:t xml:space="preserve">Maryse A Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Pontes</w:t>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinjian He</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 465 (7294), pp.106-9. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04067.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788419v1</w:t>
+                <w:t xml:space="preserve">hal-00468813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide computational identification of WG/GW Argonaute-binding proteins in Arabidopsis.</w:t>
               </w:r>
@@ -2770,260 +2770,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of tobacco cells to elicitors from two Phytophthora species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hsr203J, a tobacco gene whose activation is rapid, highly localized and specific for incompatible plant/pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bottin</w:t>
+                <w:t xml:space="preserve">Laurence Godiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Veronesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Esquerretugaye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Roby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 32 (3), pp.373-378</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (4), pp.507-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715100v1</w:t>
+                <w:t xml:space="preserve">hal-02714811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hsr203J, a tobacco gene whose activation is rapid, highly localized and specific for incompatible plant/pathogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential responses of tobacco cells to elicitors from two Phytophthora species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">M.T. Esquerretugaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5 (4), pp.507-521</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 32 (3), pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714811v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3067,64 +3067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Regulation and Function of hsr203J, an Hypersensitivity-Related Gene of Tobacco Activated in Response to Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tronchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Godiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Wilt Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.203-208, 1998, </w:t>
@@ -4247,51 +4247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana C Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Communie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lahmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bies-Etheve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.289553.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Gibbings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BE61CCA5120C54FA68E6359010B4E10CA277A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04067.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihuan Gao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Daxinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech M Karlowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielezinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Shami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810310106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joyard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610286200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.451207" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahubyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez-Vasquez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Yahubyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bulski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348405" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontier Dominique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquerretugaye Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blein Jean-Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esquerretugaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Farhat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tronchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tronchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03592-4_30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thi&#233;beauld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Singla Rastogi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02302551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thiebeauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan M Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana C Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Communie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lahmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bies-Etheve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.289553.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Gibbings" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BE61CCA5120C54FA68E6359010B4E10CA277A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihuan Gao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Daxinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pontes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian He" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Youssef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04067.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech M Karlowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielezinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Shami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810310106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joyard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610286200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.451207" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahubyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez-Vasquez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Yahubyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bulski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348405" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontier Dominique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquerretugaye Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blein Jean-Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esquerretugaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Farhat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tronchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tronchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03592-4_30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thi&#233;beauld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Singla Rastogi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02302551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thiebeauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan M Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>