--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -770,441 +770,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human prion protein binds Argonaute and promotes accumulation of microRNA effector complexes</w:t>
+                <w:t xml:space="preserve">Ago Hook and RNA Helicase Motifs Underpin Dual Roles for SDE3 in Antiviral Defense and Silencing of Nonconserved Intergenic Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrick Gibbings</w:t>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Leblanc</w:t>
+                <w:t xml:space="preserve">Shahinez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">Antonin Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Michel</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (5), pp.517-524. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.109 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254360v1</w:t>
+                <w:t xml:space="preserve">hal-02652525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NERD, a Plant-Specific GW Protein, Defines an Additional RNAi-Dependent Chromatin-Based Pathway in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human prion protein binds Argonaute and promotes accumulation of microRNA effector complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Gibbings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pontier</w:t>
+                <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">Florence Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lahmy</w:t>
+                <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742627v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ago Hook and RNA Helicase Motifs Underpin Dual Roles for SDE3 in Antiviral Defense and Silencing of Nonconserved Intergenic Regions</w:t>
+                <w:t xml:space="preserve">NERD, a Plant-Specific GW Protein, Defines an Additional RNAi-Dependent Chromatin-Based Pathway in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garcia</w:t>
+                <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahinez Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pontier</w:t>
+                <w:t xml:space="preserve">C. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Marchais</w:t>
+                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Renou</w:t>
+                <w:t xml:space="preserve">S. Lahmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (1), pp.109 - 120. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652525v1</w:t>
+                <w:t xml:space="preserve">hal-00742627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plant-Specific Transcription Factor IIB-Related Protein, pBRP2, Is Involved in Endosperm Growth Control</w:t>
               </w:r>
@@ -1318,429 +1318,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argonaute quenching and global changes in Dicer homeostasis caused by a pathogen-encoded GW repeat protein.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant lipid-associated fibrillin proteins condition jasmonate production under photosynthetic stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Ohnesorge</w:t>
+                <w:t xml:space="preserve">Abir Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Yu</w:t>
+                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse A Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.1908710⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04067.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788111v1</w:t>
+                <w:t xml:space="preserve">hal-00468813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RNA polymerase II- and AGO4-associated protein acts in RNA-directed DNA methylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Liang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Daxinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinjian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 465 (7294), pp.106-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature09025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant lipid-associated fibrillin proteins condition jasmonate production under photosynthetic stress.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse A Block</w:t>
+                <w:t xml:space="preserve">Argonaute quenching and global changes in Dicer homeostasis caused by a pathogen-encoded GW repeat protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
+                <w:t xml:space="preserve">Stephanie Ohnesorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+                <w:t xml:space="preserve">Agnes Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (3), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (9), pp.904-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04067.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.1908710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468813v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide computational identification of WG/GW Argonaute-binding proteins in Arabidopsis.</w:t>
               </w:r>
@@ -2386,286 +2386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of silencing at transposons and highly repeated sequence requires the concerted action of two distinct RNA pomymerases IV in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Reinforcement of silencing at transposons and highly repeated sequences requires the concerted action of two distinct RNA polymerases IV in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Yahubyan</w:t>
+                <w:t xml:space="preserve">Galina Yahubyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vega</w:t>
+                <w:t xml:space="preserve">Agnès Bulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bulski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Saez-Vasquez</w:t>
+                <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19, pp.2030-2040</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 19 (17), pp.2030-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.348405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018168v1</w:t>
+                <w:t xml:space="preserve">hal-00173258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of silencing at transposons and highly repeated sequences requires the concerted action of two distinct RNA polymerases IV in Arabidopsis.</w:t>
+                <w:t xml:space="preserve">Reinforcement of silencing at transposons and highly repeated sequence requires the concerted action of two distinct RNA pomymerases IV in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Yahubyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Vega</w:t>
+                <w:t xml:space="preserve">G. Yahubyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bulski</w:t>
+                <w:t xml:space="preserve">D. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
+                <w:t xml:space="preserve">A. Bulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saez-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (17), pp.2030-2040. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 19, pp.2030-2040</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173258v1</w:t>
+                <w:t xml:space="preserve">hal-00018168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential responses of tobacco cells to elicitors from two Phytophthora species</w:t>
               </w:r>
@@ -3067,64 +3067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Kairouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Regulation and Function of hsr203J, an Hypersensitivity-Related Gene of Tobacco Activated in Response to Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,51 +4247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana C Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Communie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lahmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bies-Etheve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.289553.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Gibbings" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BE61CCA5120C54FA68E6359010B4E10CA277A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihuan Gao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Daxinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pontes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian He" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Youssef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04067.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech M Karlowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielezinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Shami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810310106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joyard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610286200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.451207" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahubyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez-Vasquez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Yahubyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bulski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348405" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontier Dominique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquerretugaye Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blein Jean-Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esquerretugaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Farhat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tronchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tronchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03592-4_30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thi&#233;beauld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Singla Rastogi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02302551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thiebeauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan M Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Kairouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.88207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana C Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Communie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaquinod-Kieffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lahmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bies-Etheve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laudi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.289553.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Marchais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Gibbings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BE61CCA5120C54FA68E6359010B4E10CA277A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahmy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04067.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihuan Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Liang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Daxinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pontes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian He" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ohnesorge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1908710" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech M Karlowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zielezinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagrange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Shami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0810310106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.31" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joyard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610286200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.451207" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Yahubyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bulski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yahubyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez-Vasquez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03612837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontier Dominique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquerretugaye Marie-Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blein Jean-Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Godiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esquerretugaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bies-Etheve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Farhat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Hakimi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tronchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tronchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-03592-4_30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thi&#233;beauld" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Charvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenu Singla Rastogi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02302551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thiebeauld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan M Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>