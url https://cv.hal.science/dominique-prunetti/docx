--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1327,278 +1327,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738218v1</w:t>
+                <w:t xml:space="preserve">hal-00803155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard P. Zeigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803155v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t>
               </w:r>
@@ -1740,51 +1740,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2173,73 +2173,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yuheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Grupo de Investigación en Dinámica Económica (GIDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">XI Workshop on “Institutions, Individual Behavior and Economic Outcomes” Session “Environmental and ecological economics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886642v1</w:t>
+                <w:t xml:space="preserve">hal-03886677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial econometrics models to parametrize ABM : an application to land and housing market in Corsica</w:t>
               </w:r>
@@ -2294,206 +2294,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Yuheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Workshop on “Institutions, Individual Behavior and Economic Outcomes” Session “Environmental and ecological economics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Corte, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Grupo de Investigación en Dinámica Económica (GIDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886677v1</w:t>
+                <w:t xml:space="preserve">hal-03886642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based modelling of a small-scale fishery in Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
+                <w:t xml:space="preserve">A resuable, extensible Netlogo building block of land and housing markets in a touristic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Régis Gonsolin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yuheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Cassandra Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESDE 2022 International Workshop on Simulation for Energy, Sustainable Development &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biennial iEMSs (international Environmental Modelling and Software society) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886619v1</w:t>
+                <w:t xml:space="preserve">hal-03886692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of conflicts over land use in Corsica using an Agent-Based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2548,182 +2556,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A resuable, extensible Netlogo building block of land and housing markets in a touristic region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Detotto</w:t>
+                <w:t xml:space="preserve">Agent-based modelling of a small-scale fishery in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Régis Gonsolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial iEMSs (international Environmental Modelling and Software society) conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SESDE 2022 International Workshop on Simulation for Energy, Sustainable Development &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46354/i3m.2022.sesde.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886692v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of port noise on residents'willingness to pay</w:t>
               </w:r>
@@ -3265,204 +3265,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imported social norms, pricing and waste sorting : The role of tourist/resident interaction in a small island economy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status and usefulness of Agent-Based Models in Economics as virtual laboratories : the case of land and housing markets models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONV 2019, 7th Workshop On Non-Market Valuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Grand Colloque de l'Académie d'Excellence 5 "`Homme, Idées et Milieux, Colloque "Les Méthodes des Sciences Sociales : Passé, Présent, Futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cargese - Corsica, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549887v1</w:t>
+                <w:t xml:space="preserve">hal-02549903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and usefulness of Agent-Based Models in Economics as virtual laboratories : the case of land and housing markets models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imported social norms, pricing and waste sorting : The role of tourist/resident interaction in a small island economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Colloque de l'Académie d'Excellence 5 "`Homme, Idées et Milieux, Colloque "Les Méthodes des Sciences Sociales : Passé, Présent, Futur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cargese - Corsica, France</w:t>
+              <w:t xml:space="preserve">WONV 2019, 7th Workshop On Non-Market Valuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549903v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR POTATOHEAD : Property Market Edition|Development of a Common Description Template and Code Base for Agent-Based Land Market Models</w:t>
               </w:r>
@@ -3567,243 +3567,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban, agricultural and tourist land use patterns : combining spatial econometrics and ABM/LUCC</w:t>
+                <w:t xml:space="preserve">La valeur identitaire des produits de terroir en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Idda</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Modelling Complex Urban Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.158-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549876v1</w:t>
+                <w:t xml:space="preserve">hal-01854522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur identitaire des produits de terroir en Corse</w:t>
+                <w:t xml:space="preserve">Urban, agricultural and tourist land use patterns : combining spatial econometrics and ABM/LUCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.158-162</w:t>
+              <w:t xml:space="preserve">Conference on Modelling Complex Urban Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854522v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imported social norms, pricing and waste sorting : the role of tourist/resident interaction in a small island economy</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4087,77 +4087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de terroir en Corse : une consommation identitaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,77 +4195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits de terroir en Corse : une consommation identitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4411,77 +4411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identity value of local production: the example of Corsican wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium RETI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RETI, Nov 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marie Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche Environnement et Société, Jul 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of Territories in the Context of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,277 +4988,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Time for Waste, Waste of Time? Assessing Heterogeneous Values of Time Spent Recycling Using a Latent-Class Rank-Ordered Logit Approach”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Detotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Environment and Behaviour: Application to Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468601v1</w:t>
+                <w:t xml:space="preserve">hal-01322647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation spatiale de données SIG pour la simulation de MAS/LUCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Time for Waste, Waste of Time? Assessing Heterogeneous Values of Time Spent Recycling Using a Latent-Class Rank-Ordered Logit Approach”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop RED 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul-Antoine Bisgambiglia; Gauthier Quesnel; Raphaël Duboz, Apr 2016, Cargèse, France. pp.19-20</w:t>
+              <w:t xml:space="preserve">Workshop Environment and Behaviour: Application to Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322647v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les changements de vocation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers "Face-à-Faces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CVT Athena, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5385,574 +5385,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Why Not Allow Individuals to Rank Freely? A Scaled Rank-Ordered Logit Approach Applied to Waste Management in Corsica”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+                <w:t xml:space="preserve">Effectivité d’un double marché résidentiel en Corse : perspective théorique et identification empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Scartabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting Canadian Resource and Environmental Economics Study Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Le double marché immobilier et foncier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse; UMR CNRS 6240 LISA; Equipe méditerranéenne de recherche juridique, Jan 2014, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143265v1</w:t>
+                <w:t xml:space="preserve">hal-05587520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Why Not Allow Individuals to Rank Freely? A Scaled Rank-Ordered Logit Approach Applied to Waste Management in Corsica”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution, Séminaire du Laboratoire d'Economie d'Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting Canadian Resource and Environmental Economics Study Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988041v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ciucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de l'Association Française de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution, Séminaire du Laboratoire d'Economie d'Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634985v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actifs patrimoniaux dans le cadre de projets de développements touristiques: gestion patrimoniale ou gestion de capital-investissement?</w:t>
+                <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ciucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Corte, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de l'Association Française de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634858v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
+                <w:t xml:space="preserve">Actifs patrimoniaux dans le cadre de projets de développements touristiques: gestion patrimoniale ou gestion de capital-investissement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ciucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Economie de l'Environnement et des Ressources Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Vivre du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634994v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ciucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Region in Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire Economie de l'Environnement et des Ressources Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634871v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5968,310 +6007,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Corté, France. pp. 334 - 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of economic activities and transboundary pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t>
+              <w:t xml:space="preserve">Region in Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916786v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage et contrôle de la pollution dans l'industrie du bâtiment : un modèle &amp;quot;bi-sectoriel</w:t>
+                <w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Casabianca</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVème Congrès International Environnement et Identité en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Corté, France. pp. 303-317</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916790v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la prise en compte de &amp;quot;l'environnement&amp;quot; dans la théorie de la production</w:t>
+                <w:t xml:space="preserve">Recyclage et contrôle de la pollution dans l'industrie du bâtiment : un modèle &amp;quot;bi-sectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bomel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème Congrès International Environnement et Identité en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Corté, France. pp. 303-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur la prise en compte de &amp;quot;l'environnement&amp;quot; dans la théorie de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème Congrès International Environnement et Identité en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Corté, France. pp. 283-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6281,104 +6402,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Università di Corsica Pasquale Paoli, CNRS, Laboratoire « Lieux, Identités, eSpaces, Activités » (UMR 6240 LISA). 2023, 978-2-911285-53-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6388,163 +6509,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Péaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Taffani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Brennetot; Clarisse Didelon-Loiseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter le territoire. Concepts, définitions, construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-94, 2024, Espace et Territoires, 978-2-7535-9797-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des conflits liés à l'utilisation des terres en Corse à l'aide d'un modèle à base d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6593,106 +6714,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuheng Ling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse - UMR CNRS 6240 LISA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.214-246, 2023, 978-2-911285-53-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/estate-jx86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir de négociation sur le marché des appartements en Corse : une analyse en classes latentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven B Caudill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,92 +6822,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Università di Corsica Pasquale Paoli, CNRS, Laboratoire « Lieux, Identités, eSpaces, Activités » (UMR 6240 LISA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prunetti, D. Jouve, J. (Eds.). ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.90-114, 2023, 978-2-911285-53-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/ESTATE-EA97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification conceptuelle MR POTATOHEAD -Property Market Edition du système complexe d'un territoire touristique à deux marchés : application au territoire corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6835,92 +6956,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse - UMR CNRS 6240 LISA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTATE – Etude de la SouTenAbilité des recompositions TErritoriales de la Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.192-213, 2023, 978-2-911285-53-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58110/estate-bg32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle hiérarchique à base d’agents pour les pêcheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6949,73 +7070,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergences entre la Théorie de la Modélisation et de la Simulation et les Systèmes multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Cépaduès, pp. 90-96, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation informatique du développement résidentiel d'un territoire touristique : économétrie spatiale et ABM/LUCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Detotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7057,73 +7178,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones - Applications de la théorie de la Modélisation et de la Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification empirique d'un double marché résidentiel en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7152,73 +7273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le double marché foncier et immobilier en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, pp. 103-129, 2015, Collection “ Itinéraires géographiques ”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actifs naturels et développement touristique littoral : éléments pour une gestion patrimoniale des ressources foncières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7234,168 +7355,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre du Patrimoine. Un nouveau modèle de développement?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 367-382, 2012, 978-2-296-54964-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5: Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Furt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Heritage Management. The Practices and Policies of Densely Populated Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn books, pp.117-133, 2011, 0857452592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7424,73 +7545,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corse et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre, sa valeur et le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7519,124 +7640,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corse et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albiana, pp. 161-168, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biens environnementaux non-reproductibles, l'effet d'irréversibilité et le motif de précaution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mondello, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principe de Précaution et Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l'Harmattan, pp. 55-72, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7646,173 +7767,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting Grupo de Investigación en Dinámica Económica (Universidad de la República, Montevideo, Uruguay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session &amp;quot;Complexity in Economics&amp;quot;, XII Workshop on Institutions, Individual Behavior and Economic Outcomes, CRENoS (University of Sassari and Cagliari) and University of Corsica Pascale Paoli - UMR CNRS 6240 LISA, Corte, Corsica - France, Corte, Corse (France) 21-23 June 2023, Alghero, Sardinia (Italy) 30 June-5 July 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7822,91 +7943,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Development Policies of a Tourist Territory Confronted with Intensive Urban Development using a Multi-Agent Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghjuvan’dumè Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Idda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7922,65 +8043,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8127,51 +8248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Idda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2021.1937687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Caudill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019886738" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Cassandra Parker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2020.100882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5GWVMPW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casabianca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ciucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2015.066791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Gonsolin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.sesde.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dettoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI50451.2021.9660189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2019.8930776" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549887v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549903v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Parker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Filatova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Ge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marie Romani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01143265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00988041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bomel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-jx86" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Caudill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/ESTATE-EA97" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-bg32" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00758198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00758193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan&#8217;dum&#232; Maraninchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Idda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Detotto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2021.1937687" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Caudill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019886738" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Cassandra Parker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2020.100882" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pinto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-5GWVMPW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casabianca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ciucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2015.066791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Innocenti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Gonsolin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46354/i3m.2022.sesde.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Dettoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI50451.2021.9660189" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Regis Gonsolin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoCS.2019.8930776" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn C. Parker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Filatova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Ge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549876v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Turcu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marie Romani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scartabelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01143265v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00988041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bomel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-jx86" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Caudill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/ESTATE-EA97" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/estate-bg32" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00758198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00758193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Furt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165365v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan&#8217;dum&#232; Maraninchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>