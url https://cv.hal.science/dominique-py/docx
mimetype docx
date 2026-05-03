--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1617,217 +1617,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Method that Matches Class Diagrams in a Learning Environment for Object-Oriented Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Auxepaules</w:t>
+                <w:t xml:space="preserve">A Learning Environment for Object-Oriented Modeling, Supporting Metacognitive Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.26--30</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.69--73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452789v1</w:t>
+                <w:t xml:space="preserve">hal-01452788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning Environment for Object-Oriented Modeling, Supporting Metacognitive Regulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Alonso</w:t>
+                <w:t xml:space="preserve">A Diagnosis Method that Matches Class Diagrams in a Learning Environment for Object-Oriented Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Auxepaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.69--73</w:t>
+              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies (ICALT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santander, Spain. pp.26--30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452788v1</w:t>
+                <w:t xml:space="preserve">hal-01452789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de rétroactions dans un EIAH pour la modélisation orientée objet</w:t>
               </w:r>
@@ -2875,51 +2875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Auxepaules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemeunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hibou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Auxepaules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemeunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hibou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>