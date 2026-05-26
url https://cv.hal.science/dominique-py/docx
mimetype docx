--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1030,51 +1030,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based approach to promote the effectiveness of teachers’ interventions</w:t>
+                <w:t xml:space="preserve">Supporting teachers to enhance teachers’ and students’ performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
@@ -1092,97 +1092,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Intelligent Tutoring Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chania Crète, Greece. pp.517--523</w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Advanced Learning Technologies (ICALT'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433481v1</w:t>
+                <w:t xml:space="preserve">hal-01452785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting teachers to enhance teachers’ and students’ performance</w:t>
+                <w:t xml:space="preserve">An indicator-based approach to promote the effectiveness of teachers’ interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
@@ -1200,73 +1200,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Advanced Learning Technologies (ICALT'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chania Crète, Greece. pp.517--523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452785v1</w:t>
+                <w:t xml:space="preserve">hal-01433481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Indicators during Synchronous Tutoring of Practical Work</w:t>
               </w:r>
@@ -1807,51 +1807,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de rétroactions dans un EIAH pour la modélisation orientée objet</w:t>
+                <w:t xml:space="preserve">Design of Pedagogical Feedbacks in a Learning Environment for Object-Oriented Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Alonso</w:t>
@@ -1869,97 +1869,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Auxepaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise (TICE'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.27--34</w:t>
+              <w:t xml:space="preserve">Educators Symposium at the ACM/IEEE 11th International Conference on Model Driven Engineering Languages and Systems (MoDELS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France. pp.39--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433969v1</w:t>
+                <w:t xml:space="preserve">hal-01433965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Pedagogical Feedbacks in a Learning Environment for Object-Oriented Modeling</w:t>
+                <w:t xml:space="preserve">Conception de rétroactions dans un EIAH pour la modélisation orientée objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Alonso</w:t>
@@ -1977,73 +1977,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Auxepaules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educators Symposium at the ACM/IEEE 11th International Conference on Model Driven Engineering Languages and Systems (MoDELS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France. pp.39--50</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise (TICE'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.27--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433965v1</w:t>
+                <w:t xml:space="preserve">hal-01433969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de diagnostic reposant sur l appariement structurel de diagrammes de classes dans un EIAH pour la modélisation orientée objet</w:t>
               </w:r>
@@ -2875,51 +2875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Auxepaules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemeunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433965v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hibou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Auxepaules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemeunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hibou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>