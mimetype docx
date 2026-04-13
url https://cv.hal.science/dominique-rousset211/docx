--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology identifies the expansion of the DENV2 epidemic lineage from the French Caribbean Islands to French Guiana and mainland France, 2023 to 2024</w:t>
+                <w:t xml:space="preserve">Etiology of Acute Febrile Illnesses in Adults in the Defense Community in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
+                <w:t xml:space="preserve">Guillaume Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Morgane Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cabié</w:t>
+                <w:t xml:space="preserve">Frédérique Dufour Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Frumence</w:t>
+                <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, www.eurosurveillance.org, 29 (13), pp.2400123. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.819-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.13.2400123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.22-0638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529583v1</w:t>
+                <w:t xml:space="preserve">hal-04637338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of Acute Febrile Illnesses in Adults in the Defense Community in French Guiana</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology identifies the expansion of the DENV2 epidemic lineage from the French Caribbean Islands to French Guiana and mainland France, 2023 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Velut</w:t>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Berry</w:t>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Dufour Gaume</w:t>
+                <w:t xml:space="preserve">André Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie André</w:t>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (4), pp.819-825. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, www.eurosurveillance.org, 29 (13), pp.2400123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.22-0638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.13.2400123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637338v1</w:t>
+                <w:t xml:space="preserve">hal-04529583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of circulating type 3 vaccine-derived polioviruses in French Guiana, May to August 2024</w:t>
               </w:r>
@@ -1440,533 +1440,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue “Endemic Arboviruses”</w:t>
+                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Musso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Veronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhi Kedous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14030645⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678590v1</w:t>
+                <w:t xml:space="preserve">hal-03691250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Miliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Succo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105, pp.105370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayaro virus infection in French Guiana, a cross sectional study 2003–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrane Martinez-Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 99, pp.105243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03691248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue “Endemic Arboviruses”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Pomar</w:t>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobhi Kedous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14030645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691250v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between vector competence to chikungunya virus and resistance to deltamethrin in Aedes aegypti laboratory lines?</w:t>
               </w:r>
@@ -2348,965 +2348,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Invasive versus Invasive Samples for Zika Virus Surveillance: A Comparative Study in New Caledonia and French Guiana in 2015–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pichard</w:t>
+                <w:t xml:space="preserve">Marie-Alice Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Wim Coucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+                <w:t xml:space="preserve">hal-03423242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Contribution of Research in the West Indies and Northeast Amazonia to Knowledge of the 2014–2015 Chikungunya Epidemic in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Lidvine Godaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.164-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40475-021-00242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Research in the West Indies and Northeast Amazonia to Knowledge of the 2014–2015 Chikungunya Epidemic in the Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidvine Godaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40475-021-00242-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687142v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peugny</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ballet</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive versus Invasive Samples for Zika Virus Surveillance: A Comparative Study in New Caledonia and French Guiana in 2015–2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alice Fraiture</w:t>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Coucke</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.1312. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423242v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Anterior Uveitis With Acute Zika Virus Infection in Adults.</w:t>
+                <w:t xml:space="preserve">Seroprevalence of anti-SARS-CoV-2 IgG at the first epidemic peak in French Guiana, July 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Troumani</w:t>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Touhami</w:t>
+                <w:t xml:space="preserve">Christelle Alves Sarmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy L. Jackson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dinu Michel Stanescu-Segall</w:t>
+                <w:t xml:space="preserve">Emmanuel Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.5131⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (11), pp.e0009945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970105v1</w:t>
+                <w:t xml:space="preserve">pasteur-03512716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of anti-SARS-CoV-2 IgG at the first epidemic peak in French Guiana, July 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Anterior Uveitis With Acute Zika Virus Infection in Adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Troumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Timothy L. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Alves Sarmento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bailly</w:t>
+                <w:t xml:space="preserve">Camila V. Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Beillard</w:t>
+                <w:t xml:space="preserve">Dinu Michel Stanescu-Segall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (11), pp.e0009945. </w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.95--102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.5131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03512716v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged Maternal Zika Viremia as a Marker of Adverse Perinatal Outcomes</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution and Burden of Emerging Arboviruses in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Salje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,511 +3688,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02875125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiplex RT-qPCR method for the simultaneous detection and discrimination of Zika and chikungunya viruses</w:t>
+                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Broeders</w:t>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Garlant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Suin</w:t>
+                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.12.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615908v1</w:t>
+                <w:t xml:space="preserve">hal-02615906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multiplex RT-qPCR method for the simultaneous detection and discrimination of Zika and chikungunya viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Broeders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Garlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Els Vandermassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonifay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Vanessa Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, pp.160-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615906v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating Tonate Virus from Dengue Virus Infection: A Matched Case–Control Study in French Guiana, 2003–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrane Lorenzi-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (1), pp.195-201. </w:t>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Zika Virus Emergence in French Guiana: A Large General Population Seroprevalence Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhety Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4645,51 +4645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges and implications for dengue, chikungunya and Zika seroprevalence studies worldwide: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,64 +4792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4894,563 +4894,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01893020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow fever cases in French Guiana, evidence of an active circulation in the Guiana Shield, 2017 and 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coxsackievirus A24 Variant Associated with Acute Haemorrhagic Conjunctivitis Cases, French Guiana, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Deborah Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tabard</w:t>
+                <w:t xml:space="preserve">Francis Delpeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.36.1800471⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615904v1</w:t>
+                <w:t xml:space="preserve">hal-02615914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of symptoms and quality of life during Zika virus infection: A 1-year prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Ensargueix</w:t>
+                <w:t xml:space="preserve">Maternal-fetal transmission and adverse perinatal outcomes in pregnant women infected with Zika virus: prospective cohort study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Hcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.09.015⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.k4431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.k4431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02374944v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxsackievirus A24 Variant Associated with Acute Haemorrhagic Conjunctivitis Cases, French Guiana, 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Evolution of symptoms and quality of life during Zika virus infection: A 1-year prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert D’aubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Ensargueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000489339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615914v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal-fetal transmission and adverse perinatal outcomes in pregnant women infected with Zika virus: prospective cohort study in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pomar</w:t>
+                <w:t xml:space="preserve">Yellow fever cases in French Guiana, evidence of an active circulation in the Guiana Shield, 2017 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vouga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Najeh Hcini</w:t>
+                <w:t xml:space="preserve">Philippe Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 363, pp.k4431. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (36), pp.1800471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.k4431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.36.1800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922382v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maripa Virus RNA Load and Antibody Response in Hantavirus Pulmonary Syndrome, French Guiana</w:t>
               </w:r>
@@ -5704,51 +5704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical and severe manifestations of chikungunya virus infection in French Guiana: A hospital-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5756,51 +5756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207406. </w:t>
@@ -5998,77 +5998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck De Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 377 (7), pp.697-699. </w:t>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareen Zaruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirdad Kazanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6236,51 +6236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological assessment of the severity of dengue epidemics in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,295 +6364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+                <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
+                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (44), pp.17‑00102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.44.17-00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
+                <w:t xml:space="preserve">hal-02539219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
+                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Carles</w:t>
+                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (44), pp.17‑00102. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (10), pp.1722 - 1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.44.17-00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539219v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
               </w:r>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of Dengue NS1 Antigen in Differential Diagnosis of Dengue and Zika Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,51 +7053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Zika virus disease cohort: systematic screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck De Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,77 +7333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of Asian Lineage Chikungunya Virus Infection on Saint Martin Island, 7 Months After the 2013 Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noellie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ledrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7448,507 +7448,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika emergence in the French Territories of America and description of first confirmed cases of Zika virus infection on Martinique, November 2015 to February 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika virus genome from the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Daudens-Vaysse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+                <w:t xml:space="preserve">John Codrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jimmy Roosblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (28), pp.30285 - 30285. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387 (10015), pp.227-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.28.30285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01415215v1</w:t>
+                <w:t xml:space="preserve">hal-02615901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus genome from the Americas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-Genome Sequencing Analysis from the Chikungunya Virus Caribbean Outbreak Reveals Novel Evolutionary Genomic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Codrington</w:t>
+                <w:t xml:space="preserve">Kenneth A Stapleford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Roosblad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gonzalo Moratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Henningsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00003-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615901v1</w:t>
+                <w:t xml:space="preserve">pasteur-01634324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequencing Analysis from the Chikungunya Virus Caribbean Outbreak Reveals Novel Evolutionary Genomic Elements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zika emergence in the French Territories of America and description of first confirmed cases of Zika virus infection on Martinique, November 2015 to February 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Henningsson</w:t>
+                <w:t xml:space="preserve">Elise Daudens-Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ledrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubing Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Matheus</w:t>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004402. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (28), pp.30285 - 30285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.28.30285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01634324v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01415215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Zika virus outbreak in Latin America: what are the challenges for French Guiana in April 2016?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (2), pp.114-25. </w:t>
@@ -8284,51 +8284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8383,51 +8383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence du chikungunya dans les Départements Français d’Amérique : résultats de la surveillance épidémiologique mise en œuvre en avril 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ledrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cassadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8681,51 +8681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Polson-Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.1039 - 1040. </w:t>
@@ -9305,295 +9305,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00837823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of H1N1 2009 virus infection through the analysis of paired plasma specimens among blood donors, France.</w:t>
+                <w:t xml:space="preserve">Spatiotemporal circulation of influenza viruses in 5 African countries during 2008-2009: a collaborative study of the Institut Pasteur International Network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angie Bone</w:t>
+                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Guthmann</w:t>
+                <w:t xml:space="preserve">Herve Kadjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Assal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Degeorges</w:t>
+                <w:t xml:space="preserve">Valerie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jis541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00722692v1</w:t>
+                <w:t xml:space="preserve">pasteur-00835730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal circulation of influenza viruses in 5 African countries during 2008-2009: a collaborative study of the Institut Pasteur International Network.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of H1N1 2009 virus infection through the analysis of paired plasma specimens among blood donors, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angie Bone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Heraud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Guthmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Caro</w:t>
+                <w:t xml:space="preserve">Armelle Degeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 206 Suppl 1, pp.S5-13. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jis541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00835730v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00722692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new simian immunodeficiency virus strain in a naturally infected Pan troglodytes troglodytes chimpanzee with AIDS related symptoms.</w:t>
               </w:r>
@@ -9707,697 +9707,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00599302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya outbreak in a rural area of Western Cameroon in 2006: A retrospective serological and entomological survey.</w:t>
+                <w:t xml:space="preserve">Effectiveness of multidrug antiretroviral regimens to prevent mother-to-child transmission of HIV-1 in routine public health services in Cameroon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Demanou</w:t>
+                <w:t xml:space="preserve">Patrice Tchendjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
+                <w:t xml:space="preserve">Chantal Same-Ekobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ngapana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Annie Nga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paupy</w:t>
+                <w:t xml:space="preserve">Mathurin Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-128⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00542414v1</w:t>
+                <w:t xml:space="preserve">inserm-00521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B and C virus infections in the three Pygmy groups in Cameroon.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">African apes as reservoirs of Plasmodium falciparum and the origin and diversification of the Laverania subgenus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Froment</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A Sadeuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01475-10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (23), pp.10561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1005435107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542157v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00835704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of human influenza viruses and emergence of Oseltamivir-resistant A(H1N1) viruses in Cameroon, Central Africa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Noah Noah</w:t>
+                <w:t xml:space="preserve">Hepatitis B and C virus infections in the three Pygmy groups in Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alain Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Gregory</w:t>
+                <w:t xml:space="preserve">Edouard Betsem Betsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Collins</w:t>
+                <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.56. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2334-10-56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01475-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542166v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African apes as reservoirs of Plasmodium falciparum and the origin and diversification of the Laverania subgenus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation of human influenza viruses and emergence of Oseltamivir-resistant A(H1N1) viruses in Cameroon, Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Duval</w:t>
+                <w:t xml:space="preserve">Serge a Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fourment</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Dominique Noah Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge A Sadeuh</w:t>
+                <w:t xml:space="preserve">Victoria Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1005435107⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-10-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00835704v1</w:t>
+                <w:t xml:space="preserve">hal-00542166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of multidrug antiretroviral regimens to prevent mother-to-child transmission of HIV-1 in routine public health services in Cameroon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chikungunya outbreak in a rural area of Western Cameroon in 2006: A retrospective serological and entomological survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Same-Ekobo</w:t>
+                <w:t xml:space="preserve">Maurice Demanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Nga</w:t>
+                <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin Tejiokem</w:t>
+                <w:t xml:space="preserve">Emmanuel Ngapana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10411. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521958v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00542414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of core and NS4B synthetic peptide-based immunoassays for the detection of hepatitis C virus antibodies in clinical samples from Cameroon, Central Africa.</w:t>
               </w:r>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Budkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (1), pp.61-4. </w:t>
@@ -10568,51 +10568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Restorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Leutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10797,51 +10797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative role of Aedes albopictus and Aedes aegypti in the emergence of Dengue and Chikungunya in central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ollomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10849,51 +10849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kamgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.259-66. </w:t>
@@ -10983,51 +10983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.790-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11112,51 +11112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Njamkepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Gouandjika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Béniguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11514,51 +11514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver G Pybus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11611,319 +11611,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza virus subtype H5N1 in ducks in the Northern part of Cameroon.</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of peginterferon alpha-2a/ribavirin in treatment-naive Cameroonian patients with chronic hepatitis C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Thierry Aubin</w:t>
+                <w:t xml:space="preserve">Michèle Tagni Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumpta Lucienne Bella</w:t>
+                <w:t xml:space="preserve">Isabelle Timba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baschirou Moussa Demsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouquet</w:t>
+                <w:t xml:space="preserve">Patrice T. Tchendjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (12), pp.2079-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.02.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00379475v1</w:t>
+                <w:t xml:space="preserve">hal-00542178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of peginterferon alpha-2a/ribavirin in treatment-naive Cameroonian patients with chronic hepatitis C.</w:t>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza virus subtype H5N1 in ducks in the Northern part of Cameroon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tagni Sartre</w:t>
+                <w:t xml:space="preserve">Assumpta Lucienne Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Timba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+                <w:t xml:space="preserve">Baschirou Moussa Demsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice T. Tchendjou</w:t>
+                <w:t xml:space="preserve">Pierre Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (12), pp.2079-85. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (3-4), pp.380-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.21319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542178v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00379475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliable Diagnosis of Human Rabies Based on Analysis of Skin Biopsy Specimens</w:t>
               </w:r>
@@ -12171,575 +12171,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01835678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-infected children living in Central Africa have low persistence of antibodies to vaccines used in the Expanded Program on Immunization.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chikungunya Virus, Cameroon, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Tene</w:t>
+                <w:t xml:space="preserve">Christophe N. Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A.M. Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bessaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001260⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), pp.768-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1305.061500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00285753v1</w:t>
+                <w:t xml:space="preserve">hal-03002514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV Type 1 Diversity in the Seychelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justina Hollanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes P Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (6), pp.761 - 763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/aid.2007.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01835661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hepatitis C virus epidemic in Cameroon: genetic evidence for rapid transmission between 1920 and 1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (3), pp.361-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya Virus, Cameroon, 2006</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris A.M. Pastorino</w:t>
+                <w:t xml:space="preserve">HIV-infected children living in Central Africa have low persistence of antibodies to vaccines used in the Expanded Program on Immunization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin C. Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Gouandjika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Béniguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Endegue Zanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Pouillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maël Bessaud</w:t>
+                <w:t xml:space="preserve">Gilbert Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (5), pp.768-771. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1305.061500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002514v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00285753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-circulation and evolution of polioviruses and species C enteroviruses in a district of Madagascar.</w:t>
               </w:r>
@@ -12993,90 +12993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High HIV type 1 subtype diversity and few drug resistance mutations among seropositive people detected during the 2005 second generation HIV surveillance in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davidra Rajaonatahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Reynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13136,64 +13136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency of human enterovirus species C circulation in Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Rakoto-Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevaliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,77 +13399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant vaccine-derived poliovirus in Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Rakoto-Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakolalao Randriamanalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13712,51 +13712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas groupés d'infections à virus Mayaro, réserve naturelle nationale des Nouragues, Guyane, janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14083,51 +14083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux arboviroses méconnues en Guyane : le virus Tonate et le virus Mayaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14208,77 +14208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14327,579 +14327,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau clinico-biologique des adultes atteints de chikungunya à Cayenne et facteurs de risque de forme chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose guyanaise méconnue : le virus Tonate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bidaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Martinez-Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454293v1</w:t>
+                <w:t xml:space="preserve">hal-02477701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Biological Characteristics of the First Cases of Chikungunya and Risk Factors for Chronic Pain in Adults Supported in Cayenne, French Guiana</w:t>
+                <w:t xml:space="preserve">Tableau clinico-biologique des adultes atteints de chikungunya à Cayenne et facteurs de risque de forme chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lienne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM’s Interscience Conference of Antimicrobial Agents and Chemotherapy and International Society of Chemotherapy’s International Congress of Chemotherapy and Infection (ICAAC/ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447082v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ?</w:t>
+                <w:t xml:space="preserve">Clinical and Biological Characteristics of the First Cases of Chikungunya and Risk Factors for Chronic Pain in Adults Supported in Cayenne, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">ASM’s Interscience Conference of Antimicrobial Agents and Chemotherapy and International Society of Chemotherapy’s International Congress of Chemotherapy and Infection (ICAAC/ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01422016v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose guyanaise méconnue : le virus Tonate.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez-Lorenzi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Okandze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477701v1</w:t>
+                <w:t xml:space="preserve">inserm-01422016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et bilan de la filière de consultations de re-convocation au cours de l’épidémie de dengue en 2013 au CH de Cayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14980,195 +14980,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Rôle de la médiation en santé dans la mise en place d’une enquête autour des cas d’hantavirus dans des quartiers informels de la périphérie de Cayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégonde About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guyot</w:t>
+                <w:t xml:space="preserve">Luxamarre Saint Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. About</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Jean Marckenson Therasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533408v1</w:t>
+                <w:t xml:space="preserve">hal-04613113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15230,221 +15230,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la médiation en santé dans la mise en place d’une enquête autour des cas d’hantavirus dans des quartiers informels de la périphérie de Cayenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Oberlis</w:t>
+                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxamarre Saint Hervé</w:t>
+                <w:t xml:space="preserve">M. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marckenson Therasse</w:t>
+                <w:t xml:space="preserve">F. About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613113v1</w:t>
+                <w:t xml:space="preserve">hal-04533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE BIOLOGIQUE DU ZIKA CHEZ LES FEMMES ENCEINTES DE GUYANE EN 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15486,51 +15486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose méconnue en Guyane française : le virus Mayaro TROP-11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15611,77 +15611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités clinico-biologiques comparées à la dengue d’une arbovirose guyanaise méconnue : le virus Tonate. TROP-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez-Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calciatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15749,90 +15749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ? Profil socio-économique des adultes pris en charge à l’hôpital de Cayenne au début de l’épidémie de 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Okandze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales d'infectiologie (JNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
@@ -15900,51 +15900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16313,51 +16313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aba Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16548,51 +16548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Jorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gerber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cluzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Assche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120959" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdelmoumen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i1.2023.308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-021-00242-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Troumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Jackson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila V. Ventura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Michel Stanescu-Segall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.5131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03149660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.200684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Broeders" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garlant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vandermassen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Lorenzi-Martinez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0156" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.180361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tabard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.36.1800471" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrousse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ensargueix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.09.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489339" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vouga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k4431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schaub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Funk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boullard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1709481" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Neyra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871417v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ville" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.17404" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck De Laval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612600" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olschl&#228;ger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Zaruba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0268" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N'Guyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2311.170337" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ernault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2209.160725" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31429-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWK6PWQJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844541v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vesin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Elenga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trx004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615927v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0308" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daudens-Vaysse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.28.30285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00003-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Henningsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0490-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02064423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huc-Anais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leparc-Goffart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329320v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74565" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Olowokure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Francis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polson-Edwards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nasci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70948-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBW83JF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh Mba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue Zanga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balanant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003052" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01835381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh-Mba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Massenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02119-12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00837823v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rey-Cuille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chartier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyn Dembel Sow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038153" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Bone" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Assal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033056" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00599302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Tafon Bibila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Foupouapouognigni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542414v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demanou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngapana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-128" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542157v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem Betsem" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01475-10" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542166v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge a Sadeuh Mba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noah Noah" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gregory" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-56" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835704v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourment" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Sadeuh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005435107" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521958v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tchendjou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Same-Ekobo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nga" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010411" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Budkowska" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.06.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B4FTLBK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599781v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Restorp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leutscher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chemin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21865" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;pin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lavoie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656233" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542164v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.05.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W5Q1FD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin C. Tejiokem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie B&#233;niguel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00312-08" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deslandes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurie Mamadou-Yaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.011981-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Roger Ndong-Atome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Branger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brun-V&#233;zinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-8-82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379475v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Lucienne Bella" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baschirou Moussa Demsa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.02.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQRGJ2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542178v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tagni Sartre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Timba" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21319" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67LZGLVM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ong Sivuth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835678v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Razafitrimo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1301.060791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00285753v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tene" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001260" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835661v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Hollanda" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P Chetty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2007.0002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N. Peyrefitte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.M. Pastorino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061500" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00318673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Iber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030191" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidra Rajaonatahina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2006.22.595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319480v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.1.242-249.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeyroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(04)90021-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVX937DL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00316067v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolalao Randriamanalina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0907.020692" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01837016v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki A Boussiotis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice y Tsai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J Yunis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Thim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Delgado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI9918" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mutricy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matheus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02551001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez Lorenzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calciatti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454293v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bidaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vesin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lienne" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02447082v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422016v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Okandze" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02477701v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454391v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02499709v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02500685v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calciatti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04168583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446818v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Jorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gerber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cluzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Assche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120959" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdelmoumen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i1.2023.308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105243" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Fraiture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-021-00242-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Troumani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Jackson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila V. Ventura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Michel Stanescu-Segall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.5131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03149660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.200684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Broeders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garlant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vandermassen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Lorenzi-Martinez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0156" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.180361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489339" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vouga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k4431" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ensargueix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.09.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tabard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.36.1800471" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schaub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Funk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boullard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1709481" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Neyra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871417v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ville" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.17404" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck De Laval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612600" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olschl&#228;ger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Zaruba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0268" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N'Guyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2311.170337" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ernault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2209.160725" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31429-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWK6PWQJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844541v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vesin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Elenga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trx004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615927v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0308" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615901v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00003-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Henningsson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004402" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415215v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daudens-Vaysse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.28.30285" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0490-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02064423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huc-Anais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leparc-Goffart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329320v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74565" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Olowokure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Francis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polson-Edwards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nasci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70948-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBW83JF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh Mba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue Zanga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balanant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003052" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01835381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh-Mba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Massenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02119-12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00837823v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rey-Cuille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chartier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyn Dembel Sow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038153" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Bone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Assal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00599302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Tafon Bibila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Foupouapouognigni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521958v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tchendjou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Same-Ekobo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010411" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourment" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Sadeuh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005435107" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542157v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem Betsem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01475-10" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542166v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge a Sadeuh Mba" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noah Noah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gregory" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-56" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542414v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demanou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngapana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-128" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Budkowska" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.06.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B4FTLBK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599781v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Restorp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leutscher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chemin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21865" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;pin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lavoie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656233" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542164v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.05.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W5Q1FD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin C. Tejiokem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie B&#233;niguel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00312-08" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deslandes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurie Mamadou-Yaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.011981-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Roger Ndong-Atome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Branger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brun-V&#233;zinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-8-82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542178v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tagni Sartre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Timba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21319" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67LZGLVM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379475v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Lucienne Bella" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baschirou Moussa Demsa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouquet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.02.006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQRGJ2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ong Sivuth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835678v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Razafitrimo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1301.060791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N. Peyrefitte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.M. Pastorino" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061500" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835661v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Hollanda" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P Chetty" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2007.0002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00285753v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001260" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00318673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Iber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030191" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidra Rajaonatahina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2006.22.595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319480v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.1.242-249.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeyroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(04)90021-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVX937DL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00316067v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolalao Randriamanalina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0907.020692" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01837016v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki A Boussiotis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice y Tsai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J Yunis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Thim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Delgado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI9918" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mutricy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matheus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02551001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez Lorenzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calciatti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02477701v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454293v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bidaud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vesin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lienne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02447082v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422016v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Okandze" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454391v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02499709v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02500685v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calciatti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04168583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446818v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>