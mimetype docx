--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and sensitive membrane-based concentration process allows quantification, surveillance, and sequencing of viruses in large volumes of wastewater</w:t>
+                <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G El Soufi</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Di Jorio</w:t>
+                <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Gerber</w:t>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Cluzel</w:t>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J van Assche</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.120959. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (3), pp.818-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjae016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637340v1</w:t>
+                <w:t xml:space="preserve">hal-04493615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of Acute Febrile Illnesses in Adults in the Defense Community in French Guiana</w:t>
+                <w:t xml:space="preserve">Highly efficient and sensitive membrane-based concentration process allows quantification, surveillance, and sequencing of viruses in large volumes of wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Velut</w:t>
+                <w:t xml:space="preserve">G El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">L Di Jorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Berry</w:t>
+                <w:t xml:space="preserve">Z Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Dufour Gaume</w:t>
+                <w:t xml:space="preserve">N Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie André</w:t>
+                <w:t xml:space="preserve">J van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (4), pp.819-825. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.120959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.22-0638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637338v1</w:t>
+                <w:t xml:space="preserve">hal-04637340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology identifies the expansion of the DENV2 epidemic lineage from the French Caribbean Islands to French Guiana and mainland France, 2023 to 2024</w:t>
               </w:r>
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of circulating type 3 vaccine-derived polioviruses in French Guiana, May to August 2024</w:t>
+                <w:t xml:space="preserve">Etiology of Acute Febrile Illnesses in Adults in the Defense Community in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Raffestin</w:t>
+                <w:t xml:space="preserve">Guillaume Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Tinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+                <w:t xml:space="preserve">Morgane Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Lichtenstein</w:t>
+                <w:t xml:space="preserve">Frédérique Dufour Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.45.2400705⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.819-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.22-0638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772605v1</w:t>
+                <w:t xml:space="preserve">hal-04637338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of circulating type 3 vaccine-derived polioviruses in French Guiana, May to August 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Fontaine</w:t>
+                <w:t xml:space="preserve">Stéphanie Raffestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Yousfi</w:t>
+                <w:t xml:space="preserve">Ambre Tinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Timothée Lichtenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (3), pp.818-823. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.2400705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjae016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.45.2400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493615v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow Fever Reemergence Risk in the Guiana Shield: a Comprehensive Review of Cases Between 1990 and 2022</w:t>
+                <w:t xml:space="preserve">Panorama des pathologies infectieuses et non infectieuses de Guyane en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thomas</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Michaud</w:t>
+                <w:t xml:space="preserve">Philippe Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Karim Abdelmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fhabián S Carrión-Nessi</w:t>
+                <w:t xml:space="preserve">Frédégonde About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Forero-Peña</w:t>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.138-145. </w:t>
+              <w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40475-023-00289-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48327/mtsi.v3i1.2023.308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637344v1</w:t>
+                <w:t xml:space="preserve">hal-04353390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on Main Arboviruses Circulating on French Guiana, An Ultra-Peripheric European Region in South America</w:t>
               </w:r>
@@ -1172,217 +1172,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04109381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des pathologies infectieuses et non infectieuses de Guyane en 2022</w:t>
+                <w:t xml:space="preserve">Yellow Fever Reemergence Risk in the Guiana Shield: a Comprehensive Review of Cases Between 1990 and 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Caroline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Abboud</w:t>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Abdelmoumen</w:t>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédégonde About</w:t>
+                <w:t xml:space="preserve">Fhabián S Carrión-Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adenis</w:t>
+                <w:t xml:space="preserve">David A Forero-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.308. </w:t>
+              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.138-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48327/mtsi.v3i1.2023.308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40475-023-00289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353390v1</w:t>
+                <w:t xml:space="preserve">hal-04637344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 epidemic in remote areas of the French Amazon, March 2020 to May 2021: Another reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Succo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,602 +1440,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
+                <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+                <w:t xml:space="preserve">Alexandra Miliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Succo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Pomar</w:t>
+                <w:t xml:space="preserve">Claire Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobhi Kedous</w:t>
+                <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.105370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691250v1</w:t>
+                <w:t xml:space="preserve">hal-03913827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
+                <w:t xml:space="preserve">Mayaro virus infection in French Guiana, a cross sectional study 2003–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Miliu</w:t>
+                <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphanie Succo</w:t>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laizé</w:t>
+                <w:t xml:space="preserve">Émilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Andrieu</w:t>
+                <w:t xml:space="preserve">Enguerrane Martinez-Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105, pp.105370. </w:t>
+              <w:t xml:space="preserve">, 2022, 99, pp.105243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913827v1</w:t>
+                <w:t xml:space="preserve">pasteur-03691248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayaro virus infection in French Guiana, a cross sectional study 2003–2019</w:t>
+                <w:t xml:space="preserve">Special Issue “Endemic Arboviruses”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mutricy</w:t>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105243⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14030645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691248v1</w:t>
+                <w:t xml:space="preserve">hal-03678590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue “Endemic Arboviruses”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Musso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Leo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sobhi Kedous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.645. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.445-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14030645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2802.210884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678590v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between vector competence to chikungunya virus and resistance to deltamethrin in Aedes aegypti laboratory lines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanjiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2348,965 +2348,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive versus Invasive Samples for Zika Virus Surveillance: A Comparative Study in New Caledonia and French Guiana in 2015–2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Research in the West Indies and Northeast Amazonia to Knowledge of the 2014–2015 Chikungunya Epidemic in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Fraiture</w:t>
+                <w:t xml:space="preserve">Lidvine Godaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Coucke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061312⟩</w:t>
+              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.164-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40475-021-00242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423242v1</w:t>
+                <w:t xml:space="preserve">hal-03687142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Research in the West Indies and Northeast Amazonia to Knowledge of the 2014–2015 Chikungunya Epidemic in the Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidvine Godaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Sandrine Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40475-021-00242-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687142v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bérot</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peugny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ballet</w:t>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Non-Invasive versus Invasive Samples for Zika Virus Surveillance: A Comparative Study in New Caledonia and French Guiana in 2015–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pichard</w:t>
+                <w:t xml:space="preserve">Wim Coucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">Ann-Claire Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of anti-SARS-CoV-2 IgG at the first epidemic peak in French Guiana, July 2020</w:t>
+                <w:t xml:space="preserve">Association of Anterior Uveitis With Acute Zika Virus Infection in Adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Yacine Troumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Alves Sarmento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bailly</w:t>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Beillard</w:t>
+                <w:t xml:space="preserve">Timothy L. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila V. Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinu Michel Stanescu-Segall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009945⟩</w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.95--102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.5131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03512716v1</w:t>
+                <w:t xml:space="preserve">hal-03970105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Anterior Uveitis With Acute Zika Virus Infection in Adults.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence of anti-SARS-CoV-2 IgG at the first epidemic peak in French Guiana, July 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy L. Jackson</w:t>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila V. Ventura</w:t>
+                <w:t xml:space="preserve">Christelle Alves Sarmento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinu Michel Stanescu-Segall</w:t>
+                <w:t xml:space="preserve">Emmanuel Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139, pp.95--102. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (11), pp.e0009945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.5131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970105v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03512716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged Maternal Zika Viremia as a Marker of Adverse Perinatal Outcomes</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,727 +3554,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03325602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Mayaro virus circulation in French Guiana shows frequent spillovers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
+                <w:t xml:space="preserve">Discriminating Tonate Virus from Dengue Virus Infection: A Matched Case–Control Study in French Guiana, 2003–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Salje</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
+                <w:t xml:space="preserve">Enguerrane Lorenzi-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.2842. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.195-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16516-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02875125v1</w:t>
+                <w:t xml:space="preserve">hal-02615909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing Mayaro virus circulation in French Guiana shows frequent spillovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Flamand</w:t>
+                <w:t xml:space="preserve">Henrik Salje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonifay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16516-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615906v1</w:t>
+                <w:t xml:space="preserve">pasteur-02875125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
+                <w:t xml:space="preserve">A new multiplex RT-qPCR method for the simultaneous detection and discrimination of Zika and chikungunya viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Sylvia Broeders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Garlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Vandermassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935044v1</w:t>
+                <w:t xml:space="preserve">hal-02615908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiplex RT-qPCR method for the simultaneous detection and discrimination of Zika and chikungunya viruses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Suin</w:t>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.12.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615908v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Tonate Virus from Dengue Virus Infection: A Matched Case–Control Study in French Guiana, 2003–2016</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerrane Lorenzi-Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.195-201. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615909v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Zika Virus Emergence in French Guiana: A Large General Population Seroprevalence Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220 (12), pp.1915-1925. </w:t>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhety Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4626,3329 +4626,3329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges and implications for dengue, chikungunya and Zika seroprevalence studies worldwide: A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Atypical and severe manifestations of chikungunya virus infection in French Guiana: A hospital-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria van Kerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006533⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539213v1</w:t>
+                <w:t xml:space="preserve">hal-02615897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential transmission of Asian and African Zika virus lineages by Aedes aegypti from New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current challenges and implications for dengue, chikungunya and Zika seroprevalence studies worldwide: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Calvez</w:t>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia O’connor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oumar Faye</w:t>
+                <w:t xml:space="preserve">Maria van Kerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41426-018-0166-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (7), pp.e0006533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01893020v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxsackievirus A24 Variant Associated with Acute Haemorrhagic Conjunctivitis Cases, French Guiana, 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+                <w:t xml:space="preserve">Differential transmission of Asian and African Zika virus lineages by Aedes aegypti from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Delaune</w:t>
+                <w:t xml:space="preserve">Olivia O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Delpeyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Oumar Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (6), pp.271-275. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000489339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41426-018-0166-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615914v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01893020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal-fetal transmission and adverse perinatal outcomes in pregnant women infected with Zika virus: prospective cohort study in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Pomar</w:t>
+                <w:t xml:space="preserve">Coxsackievirus A24 Variant Associated with Acute Haemorrhagic Conjunctivitis Cases, French Guiana, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vouga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Najeh Hcini</w:t>
+                <w:t xml:space="preserve">Deborah Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delpeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.k4431⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922382v1</w:t>
+                <w:t xml:space="preserve">hal-02615914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of symptoms and quality of life during Zika virus infection: A 1-year prospective cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
+                <w:t xml:space="preserve">Maternal-fetal transmission and adverse perinatal outcomes in pregnant women infected with Zika virus: prospective cohort study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Labrousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Ensargueix</w:t>
+                <w:t xml:space="preserve">Manon Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Hcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.09.015⟩</w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.k4431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.k4431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02374944v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow fever cases in French Guiana, evidence of an active circulation in the Guiana Shield, 2017 and 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of symptoms and quality of life during Zika virus infection: A 1-year prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert D’aubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Thomas Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tabard</w:t>
+                <w:t xml:space="preserve">Anne Laure Ensargueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.36.1800471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615904v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maripa Virus RNA Load and Antibody Response in Hantavirus Pulmonary Syndrome, French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Matheus</w:t>
+                <w:t xml:space="preserve">Yellow fever cases in French Guiana, evidence of an active circulation in the Guiana Shield, 2017 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Kallel</w:t>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bhety Labeau</w:t>
+                <w:t xml:space="preserve">Philippe Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/EID2409.180223⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (36), pp.1800471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.36.1800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02197395v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy Outcomes after ZIKV Infection in French Territories in the Americas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maripa Virus RNA Load and Antibody Response in Hantavirus Pulmonary Syndrome, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hoen</w:t>
+                <w:t xml:space="preserve">Alexandre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Schaub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Boullard</w:t>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhety Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1709481⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), pp.1734-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/EID2409.180223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744446v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02197395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical and severe manifestations of chikungunya virus infection in French Guiana: A hospital-based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+                <w:t xml:space="preserve">Pregnancy Outcomes after ZIKV Infection in French Territories in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Prince</w:t>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Neyra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Manon Boullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0207406. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378 (11), pp.985-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0207406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1709481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615897v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Zika Virus and Fetopathy: A Prospective Cohort Study in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika Virus Persistence and Higher Viral Loads in Cutaneous Capillaries Than in Venous Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pomar</w:t>
+                <w:t xml:space="preserve">Franck De Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malinger</w:t>
+                <w:t xml:space="preserve">David Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benoist</w:t>
+                <w:t xml:space="preserve">Christophe N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Ville</w:t>
+                <w:t xml:space="preserve">Enguerrane Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULTRASOUND IN OBSTETRICS &amp; GYNECOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.17404⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1910-1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2311.170337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871417v1</w:t>
+                <w:t xml:space="preserve">hal-01730455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Zika Viral Load in Semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck De Laval</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1612600⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730959v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Validation of the RealStar® Zika Virus Reverse Transcription Polymerase Chain Reaction Kit for Detection of Zika Virus RNA in Urine and Serum Specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Olschläger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareen Zaruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirdad Kazanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97 (4), pp.1070-1071. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.17-0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological assessment of the severity of dengue epidemics in French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+                <w:t xml:space="preserve">Association between Zika Virus and Fetopathy: A Prospective Cohort Study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172267⟩</w:t>
+              <w:t xml:space="preserve">ULTRASOUND IN OBSTETRICS &amp; GYNECOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.729--736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/uog.17404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01481447v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Kinetics of Zika Viral Load in Semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck De Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Carles</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.44.17-00102⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 377 (7), pp.697-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1612600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539219v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
+                <w:t xml:space="preserve">Epidemiological assessment of the severity of dengue epidemics in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (10), pp.1722 - 1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394198v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Persistence and Higher Viral Loads in Cutaneous Capillaries Than in Venous Blood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe N'Guyen</w:t>
+                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerrane Martinez</w:t>
+                <w:t xml:space="preserve">Gabriel Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (11), pp.1910-1911. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (44), pp.17‑00102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2311.170337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.44.17-00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730455v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of Dengue NS1 Antigen in Differential Diagnosis of Dengue and Zika Virus Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
+                <w:t xml:space="preserve">A predictive score for hypotension in patients with confirmed dengue fever in Cayenne Hospital, French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Boukhari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bhety Labeau</w:t>
+                <w:t xml:space="preserve">Guillaume Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ernault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+                <w:t xml:space="preserve">Narcisse Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (9), pp.1691-1693. </w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (12), pp.705 - 713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2209.160725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/trstmh/trx004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615922v1</w:t>
+                <w:t xml:space="preserve">hal-01844541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Zika virus disease cohort: systematic screening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Seroprevalence of Asian Lineage Chikungunya Virus Infection on Saint Martin Island, 7 Months After the 2013 Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Martine Ledrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 388 (10047), pp.868. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.393-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)31429-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455622v1</w:t>
+                <w:t xml:space="preserve">hal-02615927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive score for hypotension in patients with confirmed dengue fever in Cayenne Hospital, French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Prospective Zika virus disease cohort: systematic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck De Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vesin</w:t>
+                <w:t xml:space="preserve">Emmanuel Yvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcisse Elenga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110 (12), pp.705 - 713. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 388 (10047), pp.868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/trstmh/trx004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)31429-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844541v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of Asian Lineage Chikungunya Virus Infection on Saint Martin Island, 7 Months After the 2013 Emergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Specificity of Dengue NS1 Antigen in Differential Diagnosis of Dengue and Zika Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Huc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
+                <w:t xml:space="preserve">Rachida Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhety Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Ledrans</w:t>
+                <w:t xml:space="preserve">Valérie Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.393-396. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.1691-1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2209.160725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615927v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus genome from the Americas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zika emergence in the French Territories of America and description of first confirmed cases of Zika virus infection on Martinique, November 2015 to February 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Codrington</w:t>
+                <w:t xml:space="preserve">Elise Daudens-Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ledrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noellie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Roosblad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 387 (10015), pp.227-228. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (28), pp.30285 - 30285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00003-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.28.30285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615901v1</w:t>
+                <w:t xml:space="preserve">inserm-01415215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequencing Analysis from the Chikungunya Virus Caribbean Outbreak Reveals Novel Evolutionary Genomic Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika virus genome from the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth A Stapleford</w:t>
+                <w:t xml:space="preserve">John Codrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Moratorio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jimmy Roosblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirdad Kazanji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004402⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387 (10015), pp.227-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01634324v1</w:t>
+                <w:t xml:space="preserve">hal-02615901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika emergence in the French Territories of America and description of first confirmed cases of Zika virus infection on Martinique, November 2015 to February 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-Genome Sequencing Analysis from the Chikungunya Virus Caribbean Outbreak Reveals Novel Evolutionary Genomic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A Stapleford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Moratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Daudens-Vaysse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+                <w:t xml:space="preserve">Rasmus Henningsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
+                <w:t xml:space="preserve">Rubing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (28), pp.30285 - 30285. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.e0004402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2016.21.28.30285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01415215v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01634324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Zika virus outbreak in Latin America: what are the challenges for French Guiana in April 2016?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (2), pp.114-25. </w:t>
@@ -7986,90 +7986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting dengue fever outbreaks in French Guiana using climate indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ardillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desenclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aba Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ledrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11-12, pp.181-189</w:t>
@@ -8297,51 +8297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology and Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1), pp.1-5</w:t>
@@ -8364,286 +8364,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01419456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence du chikungunya dans les Départements Français d’Amérique : résultats de la surveillance épidémiologique mise en œuvre en avril 2014</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of pandemic influenza immune memory signature after vaccination or infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boucau</w:t>
+                <w:t xml:space="preserve">Olivia Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Huc-Anais</w:t>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Leparc-Goffart</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (7), pp.3129-3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI74565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064423v1</w:t>
+                <w:t xml:space="preserve">hal-01329320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pandemic influenza immune memory signature after vaccination or infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+                <w:t xml:space="preserve">Émergence du chikungunya dans les Départements Français d’Amérique : résultats de la surveillance épidémiologique mise en œuvre en avril 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ledrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leport</w:t>
+                <w:t xml:space="preserve">Séverine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mosnier</w:t>
+                <w:t xml:space="preserve">P Huc-Anais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Leparc-Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329320v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Caribbean response to chikungunya</w:t>
               </w:r>
@@ -8681,51 +8681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Polson-Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.1039 - 1040. </w:t>
@@ -8801,51 +8801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alain Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bessaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Joffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Endegue Zanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,51 +9082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bessaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Joffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Endegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9707,1387 +9707,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00599302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of multidrug antiretroviral regimens to prevent mother-to-child transmission of HIV-1 in routine public health services in Cameroon.</w:t>
+                <w:t xml:space="preserve">Comparative role of Aedes albopictus and Aedes aegypti in the emergence of Dengue and Chikungunya in central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Tchendjou</w:t>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Same-Ekobo</w:t>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Nga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
+                <w:t xml:space="preserve">Basile Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010411⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.259-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2009.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00521958v1</w:t>
+                <w:t xml:space="preserve">pasteur-00542428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African apes as reservoirs of Plasmodium falciparum and the origin and diversification of the Laverania subgenus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fourment</w:t>
+                <w:t xml:space="preserve">Detection and characterization of hepatitis B virus strains from wild-caught gorillas and chimpanzees in Cameroon, Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alain Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1005435107⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (6), pp.790-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00835704v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis B and C virus infections in the three Pygmy groups in Cameroon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Alain Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Betsem Betsem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01475-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of human influenza viruses and emergence of Oseltamivir-resistant A(H1N1) viruses in Cameroon, Central Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge a Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Noah Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2334-10-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya outbreak in a rural area of Western Cameroon in 2006: A retrospective serological and entomological survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ngapana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-0500-3-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00542414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of core and NS4B synthetic peptide-based immunoassays for the detection of hepatitis C virus antibodies in clinical samples from Cameroon, Central Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Njouom</w:t>
+                <w:t xml:space="preserve">African apes as reservoirs of Plasmodium falciparum and the origin and diversification of the Laverania subgenus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge A Sadeuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2010.06.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (23), pp.10561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1005435107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542161v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00835704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of hepatitis B virus genotype E in Northern Madagascar indicates a West-African lineage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chemin</w:t>
+                <w:t xml:space="preserve">Effectiveness of multidrug antiretroviral regimens to prevent mother-to-child transmission of HIV-1 in routine public health services in Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Tchendjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Same-Ekobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.21865⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599781v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for hepatitis C virus transmission in colonial Cameroon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
+                <w:t xml:space="preserve">Evaluation of core and NS4B synthetic peptide-based immunoassays for the detection of hepatitis C virus antibodies in clinical samples from Cameroon, Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Budkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/656233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.61-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2010.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative role of Aedes albopictus and Aedes aegypti in the emergence of Dengue and Chikungunya in central Africa.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">High prevalence of hepatitis B virus genotype E in Northern Madagascar indicates a West-African lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dupinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Restorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Leutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2009.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (9), pp.1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00542428v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of hepatitis B virus strains from wild-caught gorillas and chimpanzees in Cameroon, Central Africa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+                <w:t xml:space="preserve">Risk factors for hepatitis C virus transmission in colonial Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver G Pybus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2010.05.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (7), pp.768-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/656233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542164v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-cell pertussis vaccine induces low antibody levels in human immunodeficiency virus-infected children living in sub-Saharan Africa.</w:t>
               </w:r>
@@ -11475,77 +11475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable epidemic histories of hepatitis C virus genotype 2 infection in West Africa and Cameroon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver G Pybus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11611,319 +11611,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of peginterferon alpha-2a/ribavirin in treatment-naive Cameroonian patients with chronic hepatitis C.</w:t>
+                <w:t xml:space="preserve">Highly pathogenic avian influenza virus subtype H5N1 in ducks in the Northern part of Cameroon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tagni Sartre</w:t>
+                <w:t xml:space="preserve">Jean-Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Timba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+                <w:t xml:space="preserve">Assumpta Lucienne Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice T. Tchendjou</w:t>
+                <w:t xml:space="preserve">Baschirou Moussa Demsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.21319⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (3-4), pp.380-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542178v1</w:t>
+                <w:t xml:space="preserve">pasteur-00379475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly pathogenic avian influenza virus subtype H5N1 in ducks in the Northern part of Cameroon.</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of peginterferon alpha-2a/ribavirin in treatment-naive Cameroonian patients with chronic hepatitis C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Njouom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assumpta Lucienne Bella</w:t>
+                <w:t xml:space="preserve">Michèle Tagni Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baschirou Moussa Demsa</w:t>
+                <w:t xml:space="preserve">Isabelle Timba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouquet</w:t>
+                <w:t xml:space="preserve">Patrice T. Tchendjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130 (3-4), pp.380-4. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (12), pp.2079-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00379475v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliable Diagnosis of Human Rabies Based on Analysis of Skin Biopsy Specimens</w:t>
               </w:r>
@@ -12171,575 +12171,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01835678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya Virus, Cameroon, 2006</w:t>
+                <w:t xml:space="preserve">HIV Type 1 Diversity in the Seychelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe N. Peyrefitte</w:t>
+                <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Hollanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maël Bessaud</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes P Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1305.061500⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.761 - 763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aid.2007.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002514v1</w:t>
+                <w:t xml:space="preserve">pasteur-01835661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Type 1 Diversity in the Seychelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
+                <w:t xml:space="preserve">The hepatitis C virus epidemic in Cameroon: genetic evidence for rapid transmission between 1920 and 1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justina Hollanda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soares</w:t>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes P Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aid.2007.0002⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.361-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2006.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01835661v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatitis C virus epidemic in Cameroon: genetic evidence for rapid transmission between 1920 and 1960.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">HIV-infected children living in Central Africa have low persistence of antibodies to vaccines used in the Expanded Program on Immunization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin C. Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Gouandjika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Béniguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Endegue Zanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2006.10.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542183v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00285753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-infected children living in Central Africa have low persistence of antibodies to vaccines used in the Expanded Program on Immunization.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Endegue Zanga</w:t>
+                <w:t xml:space="preserve">Chikungunya Virus, Cameroon, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe N. Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A.M. Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Tene</w:t>
+                <w:t xml:space="preserve">Regis Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bessaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1260. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), pp.768-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1305.061500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00285753v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-circulation and evolution of polioviruses and species C enteroviruses in a district of Madagascar.</w:t>
               </w:r>
@@ -12993,77 +12993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High HIV type 1 subtype diversity and few drug resistance mutations among seropositive people detected during the 2005 second generation HIV surveillance in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davidra Rajaonatahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13149,51 +13149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Rakoto-Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevaliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13425,51 +13425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Rakoto-Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakolalao Randriamanalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13699,64 +13699,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas groupés d'infections à virus Mayaro, réserve naturelle nationale des Nouragues, Guyane, janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13833,90 +13833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première épidémie à virus Oropouche dans un territoire ultra marin français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13971,90 +13971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinico-biological characteristics of an emerging arbovirus: the Mayaro virus. A retrospective study in French Guiana 2003–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
@@ -14083,64 +14083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux arboviroses méconnues en Guyane : le virus Tonate et le virus Mayaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14202,773 +14202,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation et bilan de la filière de consultations de re-convocation au cours de l’épidémie de dengue en 2013 au CH de Cayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">G Vesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936995v1</w:t>
+                <w:t xml:space="preserve">hal-02454391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose guyanaise méconnue : le virus Tonate.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How climate is intertwined with Dengue Fever Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ardillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
+              <w:t xml:space="preserve">Our common Future under Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International scientific conference, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477701v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau clinico-biologique des adultes atteints de chikungunya à Cayenne et facteurs de risque de forme chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Biological Characteristics of the First Cases of Chikungunya and Risk Factors for Chronic Pain in Adults Supported in Cayenne, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM’s Interscience Conference of Antimicrobial Agents and Chemotherapy and International Society of Chemotherapy’s International Congress of Chemotherapy and Infection (ICAAC/ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Okandze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01422016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et bilan de la filière de consultations de re-convocation au cours de l’épidémie de dengue en 2013 au CH de Cayenne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bidaud</w:t>
+                <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose guyanaise méconnue : le virus Tonate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prince</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Martinez-Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454391v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14980,471 +14980,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la médiation en santé dans la mise en place d’une enquête autour des cas d’hantavirus dans des quartiers informels de la périphérie de Cayenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Oberlis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Marckenson Therasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613113v1</w:t>
+                <w:t xml:space="preserve">hal-04544503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Oberlis</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544503v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Rôle de la médiation en santé dans la mise en place d’une enquête autour des cas d’hantavirus dans des quartiers informels de la périphérie de Cayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégonde About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guyot</w:t>
+                <w:t xml:space="preserve">Luxamarre Saint Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. About</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Jean Marckenson Therasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533408v1</w:t>
+                <w:t xml:space="preserve">hal-04613113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE BIOLOGIQUE DU ZIKA CHEZ LES FEMMES ENCEINTES DE GUYANE EN 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15486,103 +15486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose méconnue en Guyane française : le virus Mayaro TROP-11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales d'Infectiologie (JNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lille, France</w:t>
@@ -15611,77 +15611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités clinico-biologiques comparées à la dengue d’une arbovirose guyanaise méconnue : le virus Tonate. TROP-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martinez-Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calciatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15736,90 +15736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ? Profil socio-économique des adultes pris en charge à l’hôpital de Cayenne au début de l’épidémie de 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Okandze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15861,103 +15861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes inhabituelles et/ou graves des patients adultes hospitalisés pour chikungunya à Cayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées interrégionales de veille sanitaire des Antilles Guyane (JIRVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fort-de-France, Martinique</w:t>
@@ -16548,51 +16548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Soufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Jorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gerber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cluzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Assche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120959" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdelmoumen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i1.2023.308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105243" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Fraiture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-021-00242-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Troumani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Jackson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila V. Ventura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Michel Stanescu-Segall" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.5131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03149660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.200684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Broeders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garlant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vandermassen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Lorenzi-Martinez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0156" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.180361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489339" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vouga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k4431" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrousse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ensargueix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.09.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tabard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.36.1800471" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schaub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Funk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boullard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1709481" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Neyra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871417v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ville" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.17404" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck De Laval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612600" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olschl&#228;ger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Zaruba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0268" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N'Guyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2311.170337" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ernault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2209.160725" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31429-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWK6PWQJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844541v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vesin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Elenga" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trx004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615927v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0308" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615901v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00003-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634324v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Henningsson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004402" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415215v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daudens-Vaysse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.28.30285" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0490-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02064423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huc-Anais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leparc-Goffart" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329320v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74565" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Olowokure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Francis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polson-Edwards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nasci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70948-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBW83JF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh Mba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue Zanga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balanant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003052" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01835381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh-Mba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Massenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02119-12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00837823v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rey-Cuille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chartier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyn Dembel Sow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038153" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Bone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Assal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00599302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Tafon Bibila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Foupouapouognigni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521958v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tchendjou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Same-Ekobo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010411" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourment" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Sadeuh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005435107" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542157v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem Betsem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01475-10" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542166v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge a Sadeuh Mba" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noah Noah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gregory" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collins" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-56" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542414v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demanou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngapana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-128" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Budkowska" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.06.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B4FTLBK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599781v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Restorp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leutscher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chemin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21865" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542159v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;pin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lavoie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656233" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542164v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.05.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W5Q1FD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin C. Tejiokem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie B&#233;niguel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00312-08" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deslandes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurie Mamadou-Yaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.011981-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Roger Ndong-Atome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Branger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brun-V&#233;zinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-8-82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542178v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tagni Sartre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Timba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21319" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67LZGLVM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379475v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Lucienne Bella" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baschirou Moussa Demsa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouquet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.02.006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQRGJ2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ong Sivuth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835678v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Razafitrimo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1301.060791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002514v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N. Peyrefitte" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.M. Pastorino" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061500" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835661v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Hollanda" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P Chetty" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2007.0002" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00285753v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001260" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00318673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Iber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030191" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidra Rajaonatahina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2006.22.595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319480v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.1.242-249.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeyroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(04)90021-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVX937DL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00316067v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolalao Randriamanalina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0907.020692" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01837016v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki A Boussiotis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice y Tsai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J Yunis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Thim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Delgado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI9918" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mutricy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matheus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02551001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez Lorenzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calciatti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02477701v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454293v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bidaud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vesin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lienne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02447082v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422016v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Okandze" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454391v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02499709v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02500685v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calciatti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04168583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446818v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Soufi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Jorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cluzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Assche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120959" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdelmoumen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i1.2023.308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105243" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-021-00242-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Troumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Jackson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila V. Ventura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Michel Stanescu-Segall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.5131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03149660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.200684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Lorenzi-Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0156" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Broeders" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garlant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vandermassen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.180361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Neyra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207406" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489339" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922382v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vouga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k4431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrousse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ensargueix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tabard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.36.1800471" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schaub" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Funk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boullard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1709481" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck De Laval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N'Guyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2311.170337" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olschl&#228;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Zaruba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0268" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.17404" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730959v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612600" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844541v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vesin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Elenga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trx004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0308" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yvrard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31429-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWK6PWQJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615922v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ernault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2209.160725" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daudens-Vaysse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.28.30285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00003-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Henningsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0490-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74565" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02064423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huc-Anais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leparc-Goffart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Olowokure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Francis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polson-Edwards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nasci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70948-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBW83JF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh Mba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue Zanga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balanant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003052" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01835381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh-Mba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Massenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02119-12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00837823v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rey-Cuille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chartier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyn Dembel Sow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038153" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Bone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Assal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00599302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Tafon Bibila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Foupouapouognigni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.05.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W5Q1FD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542157v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem Betsem" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01475-10" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542166v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge a Sadeuh Mba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noah Noah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gregory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collins" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-56" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demanou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngapana" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-128" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835704v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourment" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Sadeuh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005435107" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521958v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tchendjou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Same-Ekobo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010411" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542161v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Budkowska" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.06.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B4FTLBK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599781v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Restorp" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leutscher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chemin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21865" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;pin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lavoie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656233" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin C. Tejiokem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie B&#233;niguel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00312-08" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deslandes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurie Mamadou-Yaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.011981-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Roger Ndong-Atome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Branger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brun-V&#233;zinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-8-82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379475v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Lucienne Bella" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baschirou Moussa Demsa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.02.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQRGJ2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542178v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tagni Sartre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Timba" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21319" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67LZGLVM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ong Sivuth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835678v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Razafitrimo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1301.060791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835661v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Hollanda" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P Chetty" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2007.0002" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00285753v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tene" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001260" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N. Peyrefitte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.M. Pastorino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061500" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00318673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Iber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030191" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidra Rajaonatahina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2006.22.595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319480v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.1.242-249.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeyroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(04)90021-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVX937DL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00316067v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolalao Randriamanalina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0907.020692" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01837016v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki A Boussiotis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice y Tsai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J Yunis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Thim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Delgado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI9918" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mutricy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matheus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02551001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez Lorenzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calciatti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454391v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vesin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bidaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454293v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lienne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02447082v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422016v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Okandze" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02477701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02499709v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02500685v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calciatti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04168583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446818v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>