--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1440,399 +1440,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
+                <w:t xml:space="preserve">Special Issue “Endemic Arboviruses”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Miliu</w:t>
+                <w:t xml:space="preserve">Didier Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14030645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913827v1</w:t>
+                <w:t xml:space="preserve">hal-03678590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayaro virus infection in French Guiana, a cross sectional study 2003–2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of SARS-CoV-2 lineages in French Guiana in 2020–2021: 4 epidemic waves with cross-influences from Europe and South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Miliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Succo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mutricy</w:t>
+                <w:t xml:space="preserve">Claire Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Matheus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck de Laval</w:t>
+                <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 99, pp.105243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105243⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 105, pp.105370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691248v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue “Endemic Arboviruses”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mayaro virus infection in French Guiana, a cross sectional study 2003–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mutricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Musso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Émilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enguerrane Martinez-Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.645. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.105243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14030645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678590v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonate Virus and Fetal Abnormalities, French Guiana, 2019</w:t>
               </w:r>
@@ -2348,563 +2348,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Research in the West Indies and Northeast Amazonia to Knowledge of the 2014–2015 Chikungunya Epidemic in the Americas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidvine Godaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Douine</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40475-021-00242-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687142v1</w:t>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bérot</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peugny</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ballet</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Contribution of Research in the West Indies and Northeast Amazonia to Knowledge of the 2014–2015 Chikungunya Epidemic in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pichard</w:t>
+                <w:t xml:space="preserve">Lidvine Godaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.164-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40475-021-00242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+                <w:t xml:space="preserve">hal-03687142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakthrough Infections of SARS-CoV-2 Gamma Variant in Fully Vaccinated Gold Miners, French Guiana, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Vincent Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Sandrine Peugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Mathilde Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2673 - 2676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.211427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive versus Invasive Samples for Zika Virus Surveillance: A Comparative Study in New Caledonia and French Guiana in 2015–2016</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,77 +3560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating Tonate Virus from Dengue Virus Infection: A Matched Case–Control Study in French Guiana, 2003–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrane Lorenzi-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,295 +3956,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
+                <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hallet</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615906v1</w:t>
+                <w:t xml:space="preserve">hal-02935044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous dengue and COVID-19 epidemics: Difficult days ahead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZIKA Virus infection in pregnant women in French Guiana: More precarious-more at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Timothée Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.e0008426. </w:t>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.e0008193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935044v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Zika Virus Emergence in French Guiana: A Large General Population Seroprevalence Survey</w:t>
               </w:r>
@@ -4632,51 +4632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical and severe manifestations of chikungunya virus infection in French Guiana: A hospital-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,563 +5028,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01893020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxsackievirus A24 Variant Associated with Acute Haemorrhagic Conjunctivitis Cases, French Guiana, 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+                <w:t xml:space="preserve">Evolution of symptoms and quality of life during Zika virus infection: A 1-year prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Delaune</w:t>
+                <w:t xml:space="preserve">Hubert D’aubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Delpeyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Thomas Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Ensargueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000489339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615914v1</w:t>
+                <w:t xml:space="preserve">inserm-02374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal-fetal transmission and adverse perinatal outcomes in pregnant women infected with Zika virus: prospective cohort study in French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Najeh Hcini</w:t>
+                <w:t xml:space="preserve">Yellow fever cases in French Guiana, evidence of an active circulation in the Guiana Shield, 2017 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British medical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj.k4431⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (36), pp.1800471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.36.1800471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922382v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of symptoms and quality of life during Zika virus infection: A 1-year prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Ensargueix</w:t>
+                <w:t xml:space="preserve">Coxsackievirus A24 Variant Associated with Acute Haemorrhagic Conjunctivitis Cases, French Guiana, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Enfissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delpeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.09.015⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (6), pp.271-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02374944v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow fever cases in French Guiana, evidence of an active circulation in the Guiana Shield, 2017 and 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayence</w:t>
+                <w:t xml:space="preserve">Maternal-fetal transmission and adverse perinatal outcomes in pregnant women infected with Zika virus: prospective cohort study in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tabard</w:t>
+                <w:t xml:space="preserve">Manon Vouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Hcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (36), pp.1800471. </w:t>
+              <w:t xml:space="preserve">British medical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363, pp.k4431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2018.23.36.1800471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj.k4431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615904v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maripa Virus RNA Load and Antibody Response in Hantavirus Pulmonary Syndrome, French Guiana</w:t>
               </w:r>
@@ -5832,295 +5832,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Persistence and Higher Viral Loads in Cutaneous Capillaries Than in Venous Blood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck De Laval</w:t>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moua</w:t>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe N'Guyen</w:t>
+                <w:t xml:space="preserve">Aurelia Vessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerrane Martinez</w:t>
+                <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2311.170337⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730455v1</w:t>
+                <w:t xml:space="preserve">hal-02394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+                <w:t xml:space="preserve">Zika Virus Persistence and Higher Viral Loads in Cutaneous Capillaries Than in Venous Blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mourez</w:t>
+                <w:t xml:space="preserve">Franck De Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Vessière</w:t>
+                <w:t xml:space="preserve">David Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
+                <w:t xml:space="preserve">Christophe N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Enguerrane Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.1. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (11), pp.1910-1911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2311.170337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394198v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Validation of the RealStar® Zika Virus Reverse Transcription Polymerase Chain Reaction Kit for Detection of Zika Virus RNA in Urine and Serum Specimens</w:t>
               </w:r>
@@ -6370,77 +6370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Zika Viral Load in Semen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck De Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Enfissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6632,295 +6632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+                <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
+                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (44), pp.17‑00102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.44.17-00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
+                <w:t xml:space="preserve">hal-02539219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proportion of asymptomatic infections and spectrum of disease among pregnant women infected by Zika virus: systematic monitoring in French Guiana, 2016</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
+                <w:t xml:space="preserve">Hantavirus Pulmonary Syndrome Caused by Maripa Virus in French Guiana, 2008–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Carles</w:t>
+                <w:t xml:space="preserve">Stéphanie Houcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (44), pp.17‑00102. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (10), pp.1722 - 1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2017.22.44.17-00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2310.170842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539219v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive score for hypotension in patients with confirmed dengue fever in Cayenne Hospital, French Guiana</w:t>
               </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ledrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7168,307 +7168,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Zika virus disease cohort: systematic screening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Specificity of Dengue NS1 Antigen in Differential Diagnosis of Dengue and Zika Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Maquart</w:t>
+                <w:t xml:space="preserve">Rachida Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhety Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Yvrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Valérie Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bremand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)31429-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), pp.1691-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2209.160725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455622v1</w:t>
+                <w:t xml:space="preserve">hal-02615922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of Dengue NS1 Antigen in Differential Diagnosis of Dengue and Zika Virus Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Prospective Zika virus disease cohort: systematic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck De Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Boukhari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bremand</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 388 (10047), pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)31429-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2209.160725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02615922v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika emergence in the French Territories of America and description of first confirmed cases of Zika virus infection on Martinique, November 2015 to February 2016</w:t>
               </w:r>
@@ -7865,90 +7865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Zika virus outbreak in Latin America: what are the challenges for French Guiana in April 2016?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Villemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (2), pp.114-25. </w:t>
@@ -8681,51 +8681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Polson-Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.1039 - 1040. </w:t>
@@ -9983,697 +9983,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B and C virus infections in the three Pygmy groups in Cameroon.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chikungunya outbreak in a rural area of Western Cameroon in 2006: A retrospective serological and entomological survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Betsem Betsem</w:t>
+                <w:t xml:space="preserve">Maurice Demanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ngapana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Froment</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01475-10⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542157v1</w:t>
+                <w:t xml:space="preserve">pasteur-00542414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of human influenza viruses and emergence of Oseltamivir-resistant A(H1N1) viruses in Cameroon, Central Africa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge a Sadeuh Mba</w:t>
+                <w:t xml:space="preserve">Hepatitis B and C virus infections in the three Pygmy groups in Cameroon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Foupouapouognigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Alain Sadeuh Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Noah Noah</w:t>
+                <w:t xml:space="preserve">Edouard Betsem Betsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Gregory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Collins</w:t>
+                <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2334-10-56⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01475-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542166v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya outbreak in a rural area of Western Cameroon in 2006: A retrospective serological and entomological survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation of human influenza viruses and emergence of Oseltamivir-resistant A(H1N1) viruses in Cameroon, Central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge a Sadeuh Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Demanou</w:t>
+                <w:t xml:space="preserve">Dominique Noah Noah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Antonio-Nkondjio</w:t>
+                <w:t xml:space="preserve">Victoria Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ngapana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paupy</w:t>
+                <w:t xml:space="preserve">Patrick Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.128. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-10-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00542414v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African apes as reservoirs of Plasmodium falciparum and the origin and diversification of the Laverania subgenus.</w:t>
+                <w:t xml:space="preserve">Effectiveness of multidrug antiretroviral regimens to prevent mother-to-child transmission of HIV-1 in routine public health services in Cameroon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Duval</w:t>
+                <w:t xml:space="preserve">Patrice Tchendjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fourment</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Chantal Same-Ekobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge A Sadeuh</w:t>
+                <w:t xml:space="preserve">Annie Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1005435107⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00835704v1</w:t>
+                <w:t xml:space="preserve">inserm-00521958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of multidrug antiretroviral regimens to prevent mother-to-child transmission of HIV-1 in routine public health services in Cameroon.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">African apes as reservoirs of Plasmodium falciparum and the origin and diversification of the Laverania subgenus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Nga</w:t>
+                <w:t xml:space="preserve">Linda Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathurin Tejiokem</w:t>
+                <w:t xml:space="preserve">Mathieu Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
+                <w:t xml:space="preserve">Serge A Sadeuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10411. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (23), pp.10561-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1005435107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521958v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00835704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of core and NS4B synthetic peptide-based immunoassays for the detection of hepatitis C virus antibodies in clinical samples from Cameroon, Central Africa.</w:t>
               </w:r>
@@ -12171,441 +12171,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01835678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Type 1 Diversity in the Seychelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-infected children living in Central Africa have low persistence of antibodies to vaccines used in the Expanded Program on Immunization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathurin C. Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Gouandjika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Béniguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Endegue Zanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnes P Chetty</w:t>
+                <w:t xml:space="preserve">Gilbert Tene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aid.2007.0002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01835661v1</w:t>
+                <w:t xml:space="preserve">pasteur-00285753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatitis C virus epidemic in Cameroon: genetic evidence for rapid transmission between 1920 and 1960.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+                <w:t xml:space="preserve">HIV Type 1 Diversity in the Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justina Hollanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Agnes P Chetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (3), pp.361-7. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.761 - 763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2006.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/aid.2007.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00542183v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01835661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-infected children living in Central Africa have low persistence of antibodies to vaccines used in the Expanded Program on Immunization.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Tene</w:t>
+                <w:t xml:space="preserve">The hepatitis C virus epidemic in Cameroon: genetic evidence for rapid transmission between 1920 and 1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nerrienet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.361-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2006.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00285753v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya Virus, Cameroon, 2006</w:t>
               </w:r>
@@ -12993,77 +12993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High HIV type 1 subtype diversity and few drug resistance mutations among seropositive people detected during the 2005 second generation HIV surveillance in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davidra Rajaonatahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13149,51 +13149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Rakoto-Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevaliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13425,51 +13425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mala Rakoto-Andrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richter Razafindratsimandresy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakolalao Randriamanalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13712,51 +13712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas groupés d'infections à virus Mayaro, réserve naturelle nationale des Nouragues, Guyane, janvier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14083,51 +14083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux arboviroses méconnues en Guyane : le virus Tonate et le virus Mayaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14471,51 +14471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau clinico-biologique des adultes atteints de chikungunya à Cayenne et facteurs de risque de forme chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14596,51 +14596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and Biological Characteristics of the First Cases of Chikungunya and Risk Factors for Chronic Pain in Adults Supported in Cayenne, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14721,51 +14721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14833,51 +14833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose guyanaise méconnue : le virus Tonate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14980,277 +14980,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
+                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margot Oberlis</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544503v1</w:t>
+                <w:t xml:space="preserve">hal-04533408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de cas de syndromes pulmonaires à Hantavirus (SPH) en Guyane en 2022 et résultats de l'enquête épidémiologique autour des cas.</w:t>
+                <w:t xml:space="preserve">Émergence du syndrome pulmonaire à Hantavirus en Guyane en 2022 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Oberlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Nationales d'Infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533408v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la médiation en santé dans la mise en place d’une enquête autour des cas d’hantavirus dans des quartiers informels de la périphérie de Cayenne</w:t>
               </w:r>
@@ -15361,90 +15361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE BIOLOGIQUE DU ZIKA CHEZ LES FEMMES ENCEINTES DE GUYANE EN 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15486,51 +15486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques clinico-biologiques d’une arbovirose méconnue en Guyane française : le virus Mayaro TROP-11.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15611,51 +15611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités clinico-biologiques comparées à la dengue d’une arbovirose guyanaise méconnue : le virus Tonate. TROP-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mutricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15749,51 +15749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikungunya en Guyane : une maladie des quartiers défavorisés ? Profil socio-économique des adultes pris en charge à l’hôpital de Cayenne au début de l’épidémie de 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15900,51 +15900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16548,51 +16548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Soufi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Jorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cluzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Assche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120959" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdelmoumen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i1.2023.308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105243" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-021-00242-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Troumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Jackson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila V. Ventura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Michel Stanescu-Segall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.5131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03149660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.200684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Lorenzi-Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0156" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Broeders" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garlant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vandermassen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.180361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Neyra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207406" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489339" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922382v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vouga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k4431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrousse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ensargueix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tabard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.36.1800471" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schaub" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Funk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boullard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1709481" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck De Laval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N'Guyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2311.170337" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olschl&#228;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Zaruba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0268" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.17404" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730959v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612600" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844541v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vesin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Elenga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trx004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0308" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yvrard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31429-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWK6PWQJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615922v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ernault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2209.160725" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daudens-Vaysse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.28.30285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00003-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Henningsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0490-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74565" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02064423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huc-Anais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leparc-Goffart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Olowokure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Francis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polson-Edwards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nasci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70948-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBW83JF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh Mba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue Zanga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balanant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003052" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01835381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh-Mba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Massenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02119-12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00837823v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rey-Cuille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chartier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyn Dembel Sow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038153" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Bone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Assal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00599302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Tafon Bibila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Foupouapouognigni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.05.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W5Q1FD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542157v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem Betsem" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01475-10" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542166v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge a Sadeuh Mba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noah Noah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gregory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collins" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-56" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demanou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngapana" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-128" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835704v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourment" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Sadeuh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005435107" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521958v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tchendjou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Same-Ekobo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010411" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542161v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Budkowska" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.06.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B4FTLBK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599781v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Restorp" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leutscher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chemin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21865" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;pin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lavoie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656233" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin C. Tejiokem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie B&#233;niguel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00312-08" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deslandes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurie Mamadou-Yaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.011981-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Roger Ndong-Atome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Branger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brun-V&#233;zinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-8-82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379475v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Lucienne Bella" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baschirou Moussa Demsa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.02.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQRGJ2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542178v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tagni Sartre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Timba" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21319" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67LZGLVM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ong Sivuth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835678v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Razafitrimo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1301.060791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835661v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Hollanda" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P Chetty" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2007.0002" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00285753v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tene" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001260" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N. Peyrefitte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.M. Pastorino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061500" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00318673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Iber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030191" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidra Rajaonatahina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2006.22.595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319480v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.1.242-249.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeyroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(04)90021-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVX937DL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00316067v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolalao Randriamanalina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0907.020692" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01837016v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki A Boussiotis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice y Tsai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J Yunis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Thim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Delgado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI9918" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mutricy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matheus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02551001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez Lorenzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calciatti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454391v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vesin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bidaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454293v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lienne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02447082v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422016v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Okandze" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02477701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02499709v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02500685v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calciatti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04168583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446818v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Soufi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Di Jorio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cluzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Assche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120959" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck de Laval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dufour Gaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raffestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tinard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lichtenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.45.2400705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abdelmoumen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i1.2023.308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Succo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Oberlis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bidaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0037-8682-0274-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14030645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Miliu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laiz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mutricy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Matheus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mosnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105243" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pomar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Kedous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2802.210884" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bisser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zhu-Soubise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lana.2022.100385" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spaccaferri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deniau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidvine Godaert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-021-00242-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;rot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnave" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peugny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ballet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.211427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Fraiture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Coucke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Claire Gourinat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Troumani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L. Jackson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila V. Ventura" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Michel Stanescu-Segall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.5131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03512716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Alves Sarmento" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009945" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03149660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Hcini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2702.200684" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ben Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Lorenzi-Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0156" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16516-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Broeders" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garlant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vandermassen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Suin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.12.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008426" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonifay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008193" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Berthelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz396" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Matheus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Talla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhety Labeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2506.180361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prince" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Neyra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207406" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirdad Kazanji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Kerkhove" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01893020v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Faye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0166-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374944v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert D&#8217;aubigny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labrousse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Ensargueix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.09.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayence" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tabard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2018.23.36.1800471" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeyroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489339" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vouga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.k4431" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02197395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Kallel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bremand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/EID2409.180223" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schaub" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Funk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boullard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1709481" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck De Laval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moua" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N'Guyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2311.170337" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olschl&#228;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareen Zaruba" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0268" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03871417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pomar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.17404" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730959v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612600" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01481447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172267" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02539219v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.44.17-00102" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01623479v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Houcke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2310.170842" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844541v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vesin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Elenga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trx004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615927v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Gay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Huc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0308" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Boukhari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ernault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2209.160725" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455622v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yvrard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)31429-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWK6PWQJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415215v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Daudens-Vaysse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2016.21.28.30285" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Codrington" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roosblad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00003-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01634324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A Stapleford" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Henningsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Chen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0490-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Mahamat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chappert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bonduelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mosnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI74565" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02064423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huc-Anais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leparc-Goffart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893242v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Olowokure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Francis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Polson-Edwards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nasci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70948-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGBW83JF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01132659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh Mba" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue Zanga" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Balanant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003052" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yahia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siberil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benhabiles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1203483" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01835381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alain Sadeuh-Mba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Massenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Endegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02119-12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00837823v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rey-Cuille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chartier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housseyn Dembel Sow" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038153" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835730v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heraud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Kadjo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Caro" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jis541" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722692v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Bone" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Assal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00599302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nerrienet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lebreton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Tafon Bibila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Foupouapouognigni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2010.05.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9W5Q1FD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542414v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demanou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ngapana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-128" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542157v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem Betsem" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01475-10" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542166v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge a Sadeuh Mba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noah Noah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gregory" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collins" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-10-56" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521958v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tchendjou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Same-Ekobo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Nga" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Tejiokem" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010411" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835704v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourment" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Sadeuh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1005435107" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542161v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Budkowska" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.06.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B4FTLBK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599781v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dupinay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Restorp" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leutscher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chemin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21865" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;pin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lavoie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouillot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/656233" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin C. Tejiokem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Njamkepo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie B&#233;niguel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CVI.00312-08" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542174v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deslandes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurie Mamadou-Yaya" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.011981-0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Roger Ndong-Atome" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makuwa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Branger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Brun-V&#233;zinet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-8-82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542179v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.06.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z10XTWMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379475v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpta Lucienne Bella" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baschirou Moussa Demsa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.02.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQRGJ2L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542178v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tagni Sartre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Timba" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice T. Tchendjou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21319" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-67LZGLVM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reynes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Buchy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ong Sivuth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Diop" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/592969" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835678v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Iehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Razafitrimo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Razainirina" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andriaholinirina" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1301.060791" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00285753v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Tene" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001260" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01835661v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richter Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Hollanda" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes P Chetty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2007.0002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542183v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.10.003" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS3B90FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002514v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N. Peyrefitte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A.M. Pastorino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061500" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00318673v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Iber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030191" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836446v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidra Rajaonatahina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2006.22.595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319480v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevaliez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.1.242-249.2005" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319475v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakoto-Andrianarivelo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Razafindratsimandresy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balanant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeyroux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(04)90021-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVX937DL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00316067v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakolalao Randriamanalina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid0907.020692" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01837016v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki A Boussiotis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice y Tsai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J Yunis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok Thim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Delgado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI9918" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076103v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Turnier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.029" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03405827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850898v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mutricy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matheus" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02551001v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrane Martinez Lorenzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Calciatti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454391v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vesin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bidaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prince" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04936995v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02454293v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lienne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02447082v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01422016v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Okandze" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02477701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Lorenzi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04533408v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guyot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. About" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04544503v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04613113v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxamarre Saint Herv&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marckenson Therasse" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03670364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02499709v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02500685v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calciatti" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512234v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02512203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04168583v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baquero Salazar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446818v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ville" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>