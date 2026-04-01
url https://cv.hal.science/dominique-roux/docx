--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -965,222 +965,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (284), pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Body as (Another) Place: Producing Embodied Heterotopias Through Tattooing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Belk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (3), pp.483-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jcr/ucy081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022169v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03266096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimacy of consumer associations and perceived vulnerability of their users: Effects on intentions to trust consumerist associations</w:t>
               </w:r>
@@ -2667,814 +2667,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la pauvreté subie à l’excentricité choisie : le glanage comme révélateur des marges de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.117-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pauvreté à l'excentricité : le glanage comme révélateur des marges de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macromarketing Issues on the Sidewalk: How &amp;quot;Gleaners&amp;quot; and &amp;quot;Disposers&amp;quot; (Re)Create a Sustainable Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Macromarketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (3), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0276146713518562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propension à résister du consommateur : contribution à l'étude d'une disposition à s'opposer aux tentatives d'influence marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.34-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370113517345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consumers’ propensity to resist: a contribution to the study of the disposition to oppose market influence attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Banikema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.32-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2051570714533475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des mécanismes d'appropriation d'un produit alimentaire en fonction de son degré d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (64), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.064.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude exploratoire des inférences de contrôle du consommateur face à l'atmosphère du point de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lunardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saintives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (3)</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Annie Banikema</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repertoires de critiques et conflits des mondes: une approche conventionnaliste des programmes de fidelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (2), pp.34-59. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.59-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des réclamations : comprendre et gérer les litiges,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (Juillet-Septembre), pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022213v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-02022210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regimes of Critique and Conflicts of “Worlds”: A Conventionalist Approach to Loyalty Programs</w:t>
               </w:r>
@@ -3618,50 +3618,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consumers faced with telephone selling : Metacognition, Resistance and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.467-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measuring Second-Hand Shopping Motives, Antecedents and Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3670,126 +3739,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.63-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022216v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02022222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mesure des motivations envers l'achat d'occasion, leurs antécédents et leurs conséquences</w:t>
               </w:r>
@@ -5493,50 +5493,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stases, mutations et mobilités des objets dans l'univers domestique: une analyse des pratiques de gaspillage d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 34ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Destinée des objets : Un autre regard sur le gaspillage [vidéographie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5545,139 +5627,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054756v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02054387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasting objects: Drawing on practice theory for understanding accumulation and waste of mundane possessions</w:t>
               </w:r>
@@ -5739,230 +5739,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du gaspillage alimentaire : une analyse des représentations du gaspillage non-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume D. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plateforme de prêt d'objets et mécanismes instrumentaux : interprétation, manipulation et contournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boudot-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benavent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherches sur la Consommation : Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558508v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01803634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannes des produits et obsolescence subie : une approche par les compétences des consommateurs</w:t>
               </w:r>
@@ -6315,51 +6315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body as a place: Enacting utopias through tattoo consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Belk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Consumer Culture Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6706,299 +6706,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C’est moi qui l’ai fait ! &amp;quot; : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journée AFM du Marketing Agro-Alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro Montpellier, Sep 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des mécanismes d'appropriation des produits alimentaire en fonction de leur degré d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 ème journée du marketing agroalimentaire de Montpelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consumer Propensity to Resist (CPR): measurement and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Banikema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research, North American Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Consumer Research, Oct 2012, Vancouver, Canada. pp.612-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316956v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-00707507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger méditerranéen : entre appropriation, réappropriation et résistance</w:t>
               </w:r>
@@ -7263,217 +7263,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journée sur le Marketing Agroalimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SupAgro, Montpellier, Sep 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148678v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04465642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée ethnomarketing à Las Vegas : marketing en hypermonde et réappropriation collective</w:t>
               </w:r>
@@ -8257,50 +8257,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre ici et ailleurs : expressions consommatoires des utopies du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Badot; Philippe Moati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-191, 2020, Societing, ISSN 2106-4695, 978-2-37687-367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Second-hand markets: alternative forms of acquiring, disposing of, and recirculating consumer goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8313,1318 +8399,1232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lisa Peñaloza; Nil Toulouse; Luca M. Visconti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Marketing Management: strategies and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.388-406, 2020, 978-1-138-56141-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter la notion d’hétérotopie : le trottoir comme contre-espace de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Badot; Philippe Moati. </w:t>
+              <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utopies et consommation</w:t>
+              <w:t xml:space="preserve">Michel Foucault et la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.179-191, 2020, Societing, ISSN 2106-4695, 978-2-37687-367-9</w:t>
+              <w:t xml:space="preserve">, 157-180 p., 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale, calcul et consommation : parce que nous le valuons bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Moati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dé)penser la consommation : peut-il y avoir une « bonne consommation » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-95, 2018, Societing, ISSN 2106-4695, 978-2-37687-126-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Foucault et la consommation : gouverner et séduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-23, 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer resistance and power relationships in the marketplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Izberk-Bilgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric J. Arnould; Craig J. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer culture theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sage Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.309-331, 2018, 978-1-5264-2072-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vivien Blanchet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des traces de la musimorphose ? : quelques réflexions sur une micro-archéologie des pratiques de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
+              <w:t xml:space="preserve">Philippe Le Guern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Foucault et la consommation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 157-180 p., 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t>
+              <w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Morale, calcul et consommation : parce que nous le valuons bien</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insatisfaction client face aux pannes des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Moati. </w:t>
+              <w:t xml:space="preserve">Benoît Meyronin; Marie-Louis Jullien; Stéphane Bourrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dé)penser la consommation : peut-il y avoir une « bonne consommation » ?</w:t>
+              <w:t xml:space="preserve">Management de l'insatisfaction client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-95, 2018, Societing, ISSN 2106-4695, 978-2-37687-126-2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-109, 2017, 978-2-311-40536-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...140 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Loisel</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanger entre étrangers : calcul ou partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Decrop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La consommation collaborative : enjeux et défis de la nouvelle société du partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.291-317, 2017, 978-2-8073-0767-4</w:t>
+              <w:t xml:space="preserve">, pp.85-108, 2017, 978-2-8073-0767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rémy</w:t>
+                <w:t xml:space="preserve">hal-02022283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les glaneurs urbains : au-delà de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Le Guern. </w:t>
+              <w:t xml:space="preserve">Eva Delacroix; Hélène Gorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t>
+              <w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-206, 2017, Societing, ISSN 2106-4695, 978-2-37687-082-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation collaborative : substitut ou complément de l’action consumériste, associative et publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Decrop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La consommation collaborative : enjeux et défis de la nouvelle société du partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-108, 2017, 978-2-8073-0767-4</w:t>
+              <w:t xml:space="preserve">, pp.291-317, 2017, 978-2-8073-0767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’insatisfaction client face aux pannes des produits</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réclamation à l’action collective : une extension du domaine de la lutte des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoît Meyronin; Marie-Louis Jullien; Stéphane Bourrier. </w:t>
+              <w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management de l'insatisfaction client</w:t>
+              <w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-109, 2017, 978-2-311-40536-1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-177, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de la protection des consommateurs et la légitimité des associations de consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Delacroix; Hélène Gorge. </w:t>
+              <w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation</w:t>
+              <w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-206, 2017, Societing, ISSN 2106-4695, 978-2-37687-082-1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-75, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montée des marges : Occas’, Récup’ et re-nouveau dans la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Desjeux; Philippe Moati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommations émergentes : la fin d'une société de consommation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-153, 2016, Mondes marchands, ISSN 2112-8359, 978-2-35687-441-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022295v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-02022299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Foucault : le souci du pouvoir</w:t>
               </w:r>
@@ -9703,195 +9703,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La résistance du client, du consommateur et de l’usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1029-1046, 2014, 978-2-311-40021-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisiting (not so) commonplace ideas about the body: topia, utopia and heterotopia in the world of tattooing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John W. Schouten; Diane M. Martin; Russell Belk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer culture theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerald Group Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-80, 2014, Research in consumer behavior, ISSN 0885-2111, 978-1-78441-158-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022309v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02022313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le miroir… de la scène marchande : l’acheteur d’occasion au pays des merveilles</w:t>
               </w:r>
@@ -10144,51 +10144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marketing à ses résistances : une analyse par la sociologie de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Roux; Isabelle Fontaine, comité de pilotage ANR; Sandrine Hollet-Haudebert, comité de pilotage ANR; Laure Lavorata, comité de pilotage ANR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing et résistance(s) des consommateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.25-47, 2009, Recherche en gestion (Paris), ISSN 1248-8704, 978-2-7178-5757-3</w:t>
@@ -10280,186 +10280,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des vide-greniers aux ventes sur Internet : l'essor sans précédent des marchés de l'occasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état des entreprises 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, pp.3-13, 2008, La découverte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hunting around for Meaning in the Market: the quest for ethics and identity among secondhand buyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco Gandolfi; Hélène Cherrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Downshifting: A Theoretical and Practical Approach to Living a Simple Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICFAI University Press, pp.49-70, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022341v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00344886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vide-greniers aux ventes sur Internet : l’essor sans précédent des marchés de l’occasion</w:t>
               </w:r>
@@ -11145,51 +11145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43DAB4EB"/>
+    <w:nsid w:val="3C3C0828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11376,51 +11376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6426-9119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705931251342548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Marchais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Askegaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231220996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg307.41-70" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Belk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcr/ucy081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.35.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470593117732461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham H. Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2017.1343724" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Maalej" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.33.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716664153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2013-0560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714533475" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276146713518562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Euch Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.035.09.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askegaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Belk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudot-Antoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D. Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316956v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corrion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-marketing-et-resistance-s-des-consommateurs-roux-dominique,fr,4,9782717857573.cfm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/societing/ouvrage/583-utopies-et-consommation.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Izberk-Bilgin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/consumer-culture-theory/book257349" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/502-michel-foucault-et-la%C2%A0consommation.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/479-d%C3%A9-penser-la-consommation.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loisel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807307674-la-consommation-collaborative" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311405361-management-de-l-insatisfaction-client" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/461-marketing-et-pauvret%C3%A9.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/consommations-mergentes-la-fin-dune-socit-de-consommation-/553/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/387-regards-crois%C3%A9s-sur-la-consommation-tome-2.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/full/10.1108/S0885-211120140000016003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311400212-encyclopedie-de-la-strategie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40648" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.05.10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6426-9119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705931251342548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Marchais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Askegaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231220996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg307.41-70" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Belk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcr/ucy081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.35.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470593117732461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham H. Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2017.1343724" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Maalej" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.33.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716664153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2013-0560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276146713518562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714533475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Euch Maalej" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.035.09.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askegaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Belk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D. Johnson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudot-Antoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316956v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corrion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-marketing-et-resistance-s-des-consommateurs-roux-dominique,fr,4,9782717857573.cfm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/societing/ouvrage/583-utopies-et-consommation.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311119v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/502-michel-foucault-et-la%C2%A0consommation.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/479-d%C3%A9-penser-la-consommation.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Izberk-Bilgin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/consumer-culture-theory/book257349" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311405361-management-de-l-insatisfaction-client" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807307674-la-consommation-collaborative" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022263v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/461-marketing-et-pauvret%C3%A9.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loisel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/consommations-mergentes-la-fin-dune-socit-de-consommation-/553/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/387-regards-crois%C3%A9s-sur-la-consommation-tome-2.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311400212-encyclopedie-de-la-strategie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/full/10.1108/S0885-211120140000016003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40648" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.05.10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>