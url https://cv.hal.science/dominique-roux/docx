--- v1 (2026-04-01)
+++ v2 (2026-04-26)
@@ -965,222 +965,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Body as (Another) Place: Producing Embodied Heterotopias Through Tattooing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Belk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.483-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcr/ucy081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (284), pp.31-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03266096v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02022169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimacy of consumer associations and perceived vulnerability of their users: Effects on intentions to trust consumerist associations</w:t>
               </w:r>
@@ -2667,50 +2667,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consumers’ propensity to resist: a contribution to the study of the disposition to oppose market influence attempts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.32-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570714533475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la pauvreté subie à l’excentricité choisie : le glanage comme révélateur des marges de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2719,73 +2810,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (1), pp.117-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pauvreté à l'excentricité : le glanage comme révélateur des marges de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2801,995 +2892,904 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromarketing Issues on the Sidewalk: How &amp;quot;Gleaners&amp;quot; and &amp;quot;Disposers&amp;quot; (Re)Create a Sustainable Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Macromarketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (3), pp.291-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0276146713518562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propension à résister du consommateur : contribution à l'étude d'une disposition à s'opposer aux tentatives d'influence marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Banikema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.34-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370113517345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Annie Banikema</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des mécanismes d'appropriation d'un produit alimentaire en fonction de son degré d'élaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (64), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.064.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des réclamations : comprendre et gérer les litiges,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (Juillet-Septembre), pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude exploratoire des inférences de contrôle du consommateur face à l'atmosphère du point de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lunardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saintives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repertoires de critiques et conflits des mondes: une approche conventionnaliste des programmes de fidelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Euch Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.59-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regimes of Critique and Conflicts of “Worlds”: A Conventionalist Approach to Loyalty Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (2), pp.32-56. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.59-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Second-Hand Shoppers' Motivation Scale: Antecedents, Consequences, and Implications for Retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (4), pp.383-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Second-Hand Shopping Motives, Antecedents and Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...229 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roux</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.59-93</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (4), pp.63-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers faced with telephone selling : Metacognition, Resistance and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.467-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022222v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02022216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mesure des motivations envers l'achat d'occasion, leurs antécédents et leurs conséquences</w:t>
               </w:r>
@@ -5493,50 +5493,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Destinée des objets : Un autre regard sur le gaspillage [vidéographie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stases, mutations et mobilités des objets dans l'univers domestique: une analyse des pratiques de gaspillage d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5545,139 +5627,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 34ème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054387v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02054756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasting objects: Drawing on practice theory for understanding accumulation and waste of mundane possessions</w:t>
               </w:r>
@@ -5739,230 +5739,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plateforme de prêt d'objets et mécanismes instrumentaux : interprétation, manipulation et contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boudot-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Normandes de Recherches sur la Consommation : Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà du gaspillage alimentaire : une analyse des représentations du gaspillage non-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume D. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803634v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02558508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannes des produits et obsolescence subie : une approche par les compétences des consommateurs</w:t>
               </w:r>
@@ -6315,51 +6315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body as a place: Enacting utopias through tattoo consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Belk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Consumer Culture Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6706,138 +6706,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consumer Propensity to Resist (CPR): measurement and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Consumer Research, North American Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Consumer Research, Oct 2012, Vancouver, Canada. pp.612-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C’est moi qui l’ai fait ! &amp;quot; : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée AFM du Marketing Agro-Alimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SupAgro Montpellier, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des mécanismes d'appropriation des produits alimentaire en fonction de leur degré d'élaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6866,139 +6948,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 ème journée du marketing agroalimentaire de Montpelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707507v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04316956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger méditerranéen : entre appropriation, réappropriation et résistance</w:t>
               </w:r>
@@ -7263,50 +7263,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème journée AFM en Marketing Agro-alimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7328,152 +7423,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée sur le Marketing Agroalimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SupAgro, Montpellier, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465642v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04148678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée ethnomarketing à Las Vegas : marketing en hypermonde et réappropriation collective</w:t>
               </w:r>
@@ -8257,215 +8257,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Second-hand markets: alternative forms of acquiring, disposing of, and recirculating consumer goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisa Peñaloza; Nil Toulouse; Luca M. Visconti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Marketing Management: strategies and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.388-406, 2020, 978-1-138-56141-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre ici et ailleurs : expressions consommatoires des utopies du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Badot; Philippe Moati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopies et consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-191, 2020, Societing, ISSN 2106-4695, 978-2-37687-367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02949806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Second-hand markets: alternative forms of acquiring, disposing of, and recirculating consumer goods</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumer resistance and power relationships in the marketplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lisa Peñaloza; Nil Toulouse; Luca M. Visconti. </w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Izberk-Bilgin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric J. Arnould; Craig J. Thompson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Marketing Management: strategies and practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.388-406, 2020, 978-1-138-56141-0</w:t>
+              <w:t xml:space="preserve">Consumer culture theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-331, 2018, 978-1-5264-2072-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la notion d’hétérotopie : le trottoir comme contre-espace de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8475,1423 +8574,1324 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Foucault et la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 157-180 p., 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morale, calcul et consommation : parce que nous le valuons bien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Moati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dé)penser la consommation : peut-il y avoir une « bonne consommation » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-95, 2018, Societing, ISSN 2106-4695, 978-2-37687-126-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Foucault et la consommation : gouverner et séduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-23, 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation collaborative : substitut ou complément de l’action consumériste, associative et publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Eric J. Arnould; Craig J. Thompson. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Decrop. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La consommation collaborative : enjeux et défis de la nouvelle société du partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-317, 2017, 978-2-8073-0767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des traces de la musimorphose ? : quelques réflexions sur une micro-archéologie des pratiques de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Le Guern. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insatisfaction client face aux pannes des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Meyronin; Marie-Louis Jullien; Stéphane Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management de l'insatisfaction client</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-109, 2017, 978-2-311-40536-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echanger entre étrangers : calcul ou partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Decrop. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La consommation collaborative : enjeux et défis de la nouvelle société du partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-108, 2017, 978-2-8073-0767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les glaneurs urbains : au-delà de la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Delacroix; Hélène Gorge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-206, 2017, Societing, ISSN 2106-4695, 978-2-37687-082-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des marges : Occas’, Récup’ et re-nouveau dans la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Desjeux; Philippe Moati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommations émergentes : la fin d'une société de consommation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-153, 2016, Mondes marchands, ISSN 2112-8359, 978-2-35687-441-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réclamation à l’action collective : une extension du domaine de la lutte des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-177, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de la protection des consommateurs et la légitimité des associations de consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-75, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Foucault : le souci du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Rémy; Philippe Robert-Demontrond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la consommation. Tome 2, Des structures au retour de l'acteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-166, 2015, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-838-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting (not so) commonplace ideas about the body: topia, utopia and heterotopia in the world of tattooing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John W. Schouten; Diane M. Martin; Russell Belk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer culture theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.309-331, 2018, 978-1-5264-2072-5</w:t>
+              <w:t xml:space="preserve">, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerald Group Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2014, Research in consumer behavior, ISSN 0885-2111, 978-1-78441-158-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...924 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance du client, du consommateur et de l’usager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1029-1046, 2014, 978-2-311-40021-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022313v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02022309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le miroir… de la scène marchande : l’acheteur d’occasion au pays des merveilles</w:t>
               </w:r>
@@ -10144,51 +10144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marketing à ses résistances : une analyse par la sociologie de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Roux; Isabelle Fontaine, comité de pilotage ANR; Sandrine Hollet-Haudebert, comité de pilotage ANR; Laure Lavorata, comité de pilotage ANR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing et résistance(s) des consommateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.25-47, 2009, Recherche en gestion (Paris), ISSN 1248-8704, 978-2-7178-5757-3</w:t>
@@ -10280,50 +10280,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hunting around for Meaning in the Market: the quest for ethics and identity among secondhand buyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Gandolfi; Hélène Cherrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Downshifting: A Theoretical and Practical Approach to Living a Simple Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICFAI University Press, pp.49-70, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des vide-greniers aux ventes sur Internet : l'essor sans précédent des marchés de l'occasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10336,130 +10409,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état des entreprises 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, pp.3-13, 2008, La découverte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00344886v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02022341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vide-greniers aux ventes sur Internet : l’essor sans précédent des marchés de l’occasion</w:t>
               </w:r>
@@ -11145,51 +11145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3C0828"/>
+    <w:nsid w:val="0137F3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11376,51 +11376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6426-9119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705931251342548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Marchais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Askegaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231220996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg307.41-70" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Belk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcr/ucy081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.35.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470593117732461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham H. Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2017.1343724" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Maalej" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.33.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716664153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2013-0560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276146713518562" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517345" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714533475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Euch Maalej" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.035.09.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askegaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Belk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D. Johnson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudot-Antoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316956v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corrion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-marketing-et-resistance-s-des-consommateurs-roux-dominique,fr,4,9782717857573.cfm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/societing/ouvrage/583-utopies-et-consommation.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311119v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/502-michel-foucault-et-la%C2%A0consommation.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/479-d%C3%A9-penser-la-consommation.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022252v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Izberk-Bilgin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/consumer-culture-theory/book257349" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311405361-management-de-l-insatisfaction-client" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807307674-la-consommation-collaborative" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022263v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/461-marketing-et-pauvret%C3%A9.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loisel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/consommations-mergentes-la-fin-dune-socit-de-consommation-/553/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/387-regards-crois%C3%A9s-sur-la-consommation-tome-2.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311400212-encyclopedie-de-la-strategie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/full/10.1108/S0885-211120140000016003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40648" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.05.10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6426-9119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705931251342548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Marchais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Askegaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231220996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg307.41-70" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Belk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcr/ucy081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.35.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470593117732461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham H. Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2017.1343724" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Maalej" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.33.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716664153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2013-0560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714533475" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276146713518562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Euch Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.035.09.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askegaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Belk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudot-Antoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D. Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316956v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corrion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-marketing-et-resistance-s-des-consommateurs-roux-dominique,fr,4,9782717857573.cfm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/societing/ouvrage/583-utopies-et-consommation.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Izberk-Bilgin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/consumer-culture-theory/book257349" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/502-michel-foucault-et-la%C2%A0consommation.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/479-d%C3%A9-penser-la-consommation.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loisel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807307674-la-consommation-collaborative" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311405361-management-de-l-insatisfaction-client" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022283v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/461-marketing-et-pauvret%C3%A9.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/consommations-mergentes-la-fin-dune-socit-de-consommation-/553/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/387-regards-crois%C3%A9s-sur-la-consommation-tome-2.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/full/10.1108/S0885-211120140000016003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311400212-encyclopedie-de-la-strategie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40648" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.05.10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>