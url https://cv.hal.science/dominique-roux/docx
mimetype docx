--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1,11090 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11038 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor at Université de Reims Champagne-Ardenne.Vice President for the Board of Directors, Sustainable Development and Social Responsibility, and Science with and for Society</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6426-9119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027113531</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-sBk5vwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Roux est Professeure de marketing à l’Université de Reims Champagne Ardenne et directrice du laboratoire REGARDS. Ses thèmes de recherche portent sur les formes de consommation émergentes, alternatives, collaboratives et résistantes. Elle a été directrice de l’ouvrage collectif « Marketing et Résistance(s) des Consommateurs » (Economica, 2009) et coordinatrice du projet ANR NACRE (New Approaches to Consumer REsistance). En 2016, elle fonde Alcor, réseau de recherche pluridisciplinaire sur la consommation. Ses travaux ont été publiés dans le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Research, Journal of Business Research, Marketing Theory, European Journal of Marketing, Journal of Macromarketing, Consumption, Markets and Culture, Décisions Marketing, la Revue Française de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dont elle a été rédactrice en chef associée de 2019 à 2021.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing (for) a post-growth future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (4), pp.539-546. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705931251342548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du consommateur citoyen : fictions, réalités, dépassements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.589-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of human–nature relationships and shifts in consumption practices: An analysis through the lens of Descola’s ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707231221423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look up! Five research proposals for rethinking marketing in a post-growth society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Askegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707231221614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Look up! Cinq propositions de recherche pour repenser le marketing dans une société post-croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Askegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beudaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.78-100. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701231220996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes d’échange pair à pair comme réseaux. Professionnalisation des usagers et nouvelles formes de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (307), pp.41-70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg307.41-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour, contre et avec le client. Une approche théorique de la résistance du personnel en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (292), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (284), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body as (Another) Place: Producing Embodied Heterotopias Through Tattooing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Belk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.483-507. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jcr/ucy081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legitimacy of consumer associations and perceived vulnerability of their users: Effects on intentions to trust consumerist associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lichtlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570718756553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation d’énergie et théorie des pratiques : vers des pistes d’action pour la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (2), pp.35-54. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.090.35.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of counter spaces of provisioning: Reframing the sidewalk as a parasite heterotopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.218-233. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470593117732461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité des associations de consommateurs et vulnérabilité perçue de leurs publics : quels effets sur l’intention de confiance envers les acteurs consuméristes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lichtlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.56-77. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370117738706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-producing cyber protest: mesomobilization in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Odou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham H. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumption, Markets and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.42-64. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10253866.2017.1343724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evoking power of servicescapes: Consumers' inferences of manipulative intent following service environment-driven evocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lunardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (12), pp.6097-6105. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jugements critiques du luxe : une approche par la légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem El Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boyer Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (2), pp.33-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.082.33.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation of objects between strangers in public space: An analysis of forms of sociality among disposers and gleaners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.28-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570716664153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations dobjets entre etrangers dans lespace public: une analyse des formes de socialite entre deposeurs et glaneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.30-49. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370116653372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui circule entre nous en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jugements critiques du luxe : une approche par la légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem El Euch-Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (Avril-juin), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dons anonymes et rencontres urbaines Faire circuler des objets en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet, pp.40. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1507.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes consuméristes et l’impact de leur dynamique collective pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (Janvier-mars), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-store arousal and consumers’ inferences of manipulative intent in the store environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lunardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (5/6), pp.646-667. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EJM-10-2013-0560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et stratégies de légitimation des associations de consommateurs dans le paysage consumériste actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (avril-juin), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.078.63.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pauvreté subie à l’excentricité choisie : le glanage comme révélateur des marges de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pauvreté à l'excentricité : le glanage comme révélateur des marges de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromarketing Issues on the Sidewalk: How &amp;quot;Gleaners&amp;quot; and &amp;quot;Disposers&amp;quot; (Re)Create a Sustainable Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromarketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0276146713518562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propension à résister du consommateur : contribution à l'étude d'une disposition à s'opposer aux tentatives d'influence marchande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Banikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.34-59. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370113517345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers’ propensity to resist: a contribution to the study of the disposition to oppose market influence attempts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Banikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.32-56. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714533475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d'appropriation d'un produit alimentaire en fonction de son degré d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (64), pp.22. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.064.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude exploratoire des inférences de contrôle du consommateur face à l'atmosphère du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lunardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Saintives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (5), pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoires de critiques et conflits des mondes: une approche conventionnaliste des programmes de fidelisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Euch Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.59-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des réclamations : comprendre et gérer les litiges,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (Juillet-Septembre), pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regimes of Critique and Conflicts of “Worlds”: A Conventionalist Approach to Loyalty Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem El Euch Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.59-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Second-Hand Shoppers' Motivation Scale: Antecedents, Consequences, and Implications for Retailers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Retailing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (4), pp.383-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers faced with telephone selling : Metacognition, Resistance and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Second-Hand Shopping Motives, Antecedents and Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.63-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure des motivations envers l'achat d'occasion, leurs antécédents et leurs conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.63-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Resistance: Proposal for an Integrative Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary Resistance As a Parasitic Form of Action: a Dialogical Analysis of Consumer/Firm Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34, 1, pp.602-609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La resistance du consommateur: Proposition d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I What I Wear? An Exploratory Study of Symbolic Meanings Associated with Secondhand Clothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Korchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brocantes : ré-enchantement ou piraterie des systèmes marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 201, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations envers l’achat d’occasion, le rôle du risque perçu et de l’expertise : quelles implications pour la distribution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (juil.-sept.), pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations envers l’achat d’occasion, le rôle du risque perçu et de l’expertise : quelles implications pour la distribution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.09-21. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.035.09.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du marché de l'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de design et stratégies de positionnement dans les enseignes de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoeuilhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (mai-août), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Management : une revue critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur et relations Homme-Nature : une analyse ontologique des représentations et des pratiques des usagers de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Marchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dur désir de durer d’une communauté écologique radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que calculer veut dire : une analyse de la location des possessions privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits d’expériences oenotouristiques : une analyse des visites de caves en Champagne à partir des avis en ligne sur TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Gatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis César Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, CEREFIGE, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological and spatial hybridities of Man-nature relationship: An application to walker in the forests of the Montagne de Reims Regional Natural Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, NIMEC, Nov 2022, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological hybridities in consumption practices, special session « Biosociality in consumer research »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research, Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Seattle (virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les signes de vie et la vie des signes : la bio-sémiotique et la CCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Askegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche Normandes sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing Relational Work in the Collaborative Economy: An Application to Peer-To-Peer Renting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russ Belk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Virtual ACR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, Oct 2020, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destinée des objets : un autre regard sur le gaspillage [vidoégraphie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 35ème Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste prevention in practice: Confronting public discourses about reusing, reducing, and recycling with consumers' perceptions of wasting material possessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference for the European Marketing .(EMAC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stases, mutations et mobilités des objets dans l'univers domestique: une analyse des pratiques de gaspillage d'objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 34ème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destinée des objets : Un autre regard sur le gaspillage [vidéographie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasting objects: Drawing on practice theory for understanding accumulation and waste of mundane possessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du gaspillage alimentaire : une analyse des représentations du gaspillage non-alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume D. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de prêt d'objets et mécanismes instrumentaux : interprétation, manipulation et contournement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boudot-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherches sur la Consommation : Société et Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannes des produits et obsolescence subie : une approche par les compétences des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d’échanges et formes de socialité sur les plateformes collaboratives : une analyse des échanges de biens matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de cession d’objets sur internet : une analyse par la socialité des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se défendre face aux professionnels du marché : une analyse par la notion de compétence du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The body as a place: Enacting utopias through tattoo consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Belk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation des mondes domestiques et marchands sur les plateformes d’achat-vente et de don en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on the Sharing Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offrir un cadeau d’occasion : une analyse par la théorie des conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CONSOMMATION ENGAGEE : ENTRE MIEUX ET MOINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Scientifiques de l'Environnement - L'économie verte en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trottoir comme hétérotopie : exploration d’une nouvelle utopie contemporaine dans la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Venise, Italie. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est moi qui l’ai fait ! &amp;quot; : comment et quand les consommateurs s’approprient-ils un produit alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée AFM du Marketing Agro-Alimentaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SupAgro Montpellier, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d'appropriation des produits alimentaire en fonction de leur degré d'élaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème journée du marketing agroalimentaire de Montpelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpelier, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00707507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Propensity to Resist (CPR): measurement and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Banikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research, North American Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, Oct 2012, Vancouver, Canada. pp.612-613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger méditerranéen : entre appropriation, réappropriation et résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée d'Etude sur la Consommation et le Marketing Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire. Une analyse de blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP-EAP, May 2009, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire. Une analyse de blogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès International de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, London, Royaume-Uni. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée sur le Marketing Agroalimentaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SupAgro, Montpellier, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’appropriation dans l’expérience de consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée AFM en Marketing Agro-alimentaire de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée ethnomarketing à Las Vegas : marketing en hypermonde et réappropriation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Corrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rouen, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience en « hyperréalité » à l'expérience en « hypermonde » : élucubrations suite à une Odyssée ethnomarketing et introspective à Las Vegas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRMB 12. Dijon, 8-9 Novembre 2007.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Recherche en Marketing de Bourgogne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dijon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault et la consommation : gouverner et séduire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions EMS, management &amp; société, 191 p., 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 217 p., 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, Eric Rémy, 978-2-84769-847-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et Résistance(s) des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7178-5757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du design et management d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chotard, 1992, 2712703960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The booming of second-hand retailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camal Gallouj and Faïz Gallouj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Elgar Encyclopedia of Retailing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.939-942, 2025, 1035319691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revaloriser la terre crue en Champagne-Ardenne. Une expérimentation croisée formation-recherche Comment la terre fait réseau en liant les acteurs et actrices d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Aras-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’étude et l’enseignement de la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.227-242, 2024, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ici et ailleurs : expressions consommatoires des utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Badot; Philippe Moati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-191, 2020, Societing, ISSN 2106-4695, 978-2-37687-367-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-hand markets: alternative forms of acquiring, disposing of, and recirculating consumer goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Peñaloza; Nil Toulouse; Luca M. Visconti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Marketing Management: strategies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.388-406, 2020, 978-1-138-56141-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la notion d’hétérotopie : le trottoir comme contre-espace de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Foucault et la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 157-180 p., 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale, calcul et consommation : parce que nous le valuons bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Moati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)penser la consommation : peut-il y avoir une « bonne consommation » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-95, 2018, Societing, ISSN 2106-4695, 978-2-37687-126-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Foucault et la consommation : gouverner et séduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-23, 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer resistance and power relationships in the marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Izberk-Bilgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric J. Arnould; Craig J. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer culture theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-331, 2018, 978-1-5264-2072-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire des traces de la musimorphose ? : quelques réflexions sur une micro-archéologie des pratiques de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Le Guern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de musique : questions de méthode à l'ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.247-259, 2017, Cultures numériques, ISSN 2118-1926, 978-2-7056-9300-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insatisfaction client face aux pannes des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Meyronin; Marie-Louis Jullien; Stéphane Bourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de l'insatisfaction client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-109, 2017, 978-2-311-40536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanger entre étrangers : calcul ou partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Decrop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La consommation collaborative : enjeux et défis de la nouvelle société du partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-108, 2017, 978-2-8073-0767-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaneurs urbains : au-delà de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Delacroix; Hélène Gorge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et pauvreté : être pauvre dans la société de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-206, 2017, Societing, ISSN 2106-4695, 978-2-37687-082-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation collaborative : substitut ou complément de l’action consumériste, associative et publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Decrop. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La consommation collaborative : enjeux et défis de la nouvelle société du partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-317, 2017, 978-2-8073-0767-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réclamation à l’action collective : une extension du domaine de la lutte des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-177, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la protection des consommateurs et la légitimité des associations de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Roux; Lydiane Nabec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des consommateurs : les nouveaux enjeux du consumérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-75, 2016, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-847-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée des marges : Occas’, Récup’ et re-nouveau dans la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Desjeux; Philippe Moati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommations émergentes : la fin d'une société de consommation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2016, Mondes marchands, ISSN 2112-8359, 978-2-35687-441-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Foucault : le souci du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Rémy; Philippe Robert-Demontrond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la consommation. Tome 2, Des structures au retour de l'acteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-166, 2015, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-838-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance du client, du consommateur et de l’usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1029-1046, 2014, 978-2-311-40021-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting (not so) commonplace ideas about the body: topia, utopia and heterotopia in the world of tattooing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John W. Schouten; Diane M. Martin; Russell Belk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer culture theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (4), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerald Group Publishing Limited</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-80, 2014, Research in consumer behavior, ISSN 0885-2111, 978-1-78441-158-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le miroir… de la scène marchande : l’acheteur d’occasion au pays des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Clochard; Dominique Dejeux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consommateur malin face à la crise. 2, Le consommateur stratège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-186, 2013, Dossiers sciences humaines et sociales, ISSN 1159-1161, 978-2-336-00724-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-hand markets as alternative forms of retailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Peñaloza; Nil Toulouse; Luca M. Visconti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing management : a cultural perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.427-442, 2012, 978-0-415-60683-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the pumpkins deflate: from the introduction of Hallowe’en to the autopsy of a failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Behaviour. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marketing à ses résistances : une analyse par la sociologie de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Roux; Isabelle Fontaine, comité de pilotage ANR; Sandrine Hollet-Haudebert, comité de pilotage ANR; Laure Lavorata, comité de pilotage ANR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et résistance(s) des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.25-47, 2009, Recherche en gestion (Paris), ISSN 1248-8704, 978-2-7178-5757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et Résistance(s) des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-22, 2009, 2717857575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vide-greniers aux ventes sur Internet : l'essor sans précédent des marchés de l'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état des entreprises 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan, pp.3-13, 2008, La découverte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting around for Meaning in the Market: the quest for ethics and identity among secondhand buyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Gandolfi; Hélène Cherrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Downshifting: A Theoretical and Practical Approach to Living a Simple Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICFAI University Press, pp.49-70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vide-greniers aux ventes sur Internet : l’essor sans précédent des marchés de l’occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dauphine Recherches en Management. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.6-16, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation des produits par le consommateur : proposition d’une grille d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Grimand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appropriation des outils de gestion : vers de nouvelles perspectives théoriques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.83-104, 2006, Gestion (Saint-Étienne), ISSN 1954-8095, 2-86272-419-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How secondhand consumption re-enchants and empowers the consumer’s life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Behaviour. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prentice-Hall, pp.396-397, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design et la conception des objets produits en série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ellipses/AUF, pp.6, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Oakley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Management. A Handbook of Issues and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basil Blackwell, pp.359-366, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi parler de résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.5-10. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.068.05.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'appropriation dans l'expérience de consommation alimentaire. Une analyse de blogs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11145,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0137F3E3"/>
+    <w:nsid w:val="BDEDB4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11376,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6426-9119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705931251342548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Marchais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnould" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221423" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Askegaard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566194v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231220996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg307.41-70" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Belk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcr/ucy081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.35.54" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470593117732461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham H. Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2017.1343724" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Maalej" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.33.52" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716664153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653372" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0040" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2013-0560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714533475" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276146713518562" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Euch Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.035.09.21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askegaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Belk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudot-Antoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D. Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753349v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753541v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316956v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corrion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-marketing-et-resistance-s-des-consommateurs-roux-dominique,fr,4,9782717857573.cfm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/societing/ouvrage/583-utopies-et-consommation.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Izberk-Bilgin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/consumer-culture-theory/book257349" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/502-michel-foucault-et-la%C2%A0consommation.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/479-d%C3%A9-penser-la-consommation.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loisel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807307674-la-consommation-collaborative" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311405361-management-de-l-insatisfaction-client" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022283v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/461-marketing-et-pauvret%C3%A9.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/consommations-mergentes-la-fin-dune-socit-de-consommation-/553/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/387-regards-crois%C3%A9s-sur-la-consommation-tome-2.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/full/10.1108/S0885-211120140000016003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311400212-encyclopedie-de-la-strategie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40648" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022340v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.05.10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6426-9119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-sBk5vwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705931251342548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Marchais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnould" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Askegaard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231221614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231220996" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg307.41-70" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00476" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Belk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcr/ucy081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718756553" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.090.35.54" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470593117732461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370117738706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham H. Roberts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10253866.2017.1343724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lunardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.06.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Maalej" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.082.33.52" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022178v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716664153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1507.0040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2013-0560" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.63.77" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276146713518562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370113517345" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714533475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saintives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Euch Maalej" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022207v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Korchia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.035.09.21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoeuilhe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Arnould" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Askegaard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Belk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877114v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D. Johnson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boudot-Antoine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518122v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gallen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corrion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268916v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gicquel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/397-protection-des-consommateurs.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022243v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-marketing-et-resistance-s-des-consommateurs-roux-dominique,fr,4,9782717857573.cfm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8900" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/societing/ouvrage/583-utopies-et-consommation.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02753757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/502-michel-foucault-et-la%C2%A0consommation.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/479-d%C3%A9-penser-la-consommation.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Izberk-Bilgin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/consumer-culture-theory/book257349" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311405361-management-de-l-insatisfaction-client" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022283v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807307674-la-consommation-collaborative" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022263v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/societing/ouvrage/461-marketing-et-pauvret%C3%A9.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loisel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/consommations-mergentes-la-fin-dune-socit-de-consommation-/553/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/versus/ouvrage/387-regards-crois%C3%A9s-sur-la-consommation-tome-2.html" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311400212-encyclopedie-de-la-strategie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emeraldinsight.com/doi/full/10.1108/S0885-211120140000016003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022315v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40648" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022339v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022342v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.05.10" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>