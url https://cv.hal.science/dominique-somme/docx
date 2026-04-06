--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,51 +312,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-026-07273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -865,265 +865,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhabdomyolysis in older adults: outcomes and prognostic factors</w:t>
+                <w:t xml:space="preserve">Safety of subcutaneous versus intravenous ceftriaxone administration in older patients: A retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gäelle Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">Inès Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-023-04620-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of the American Geriatrics Society, 72 (4), pp.1060-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.18786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432638v1</w:t>
+                <w:t xml:space="preserve">hal-04477512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of subcutaneous versus intravenous ceftriaxone administration in older patients: A retrospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhabdomyolysis in older adults: outcomes and prognostic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Anne-Gäelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of the American Geriatrics Society, 72 (4), pp.1060-1069. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bmc Geriatrics, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.18786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-023-04620-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477512v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive study of first time outpatient public psychiatric care after 65 years</w:t>
               </w:r>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Le Pabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1501,910 +1501,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Acceptability of a Multimodal System for the Early Detection of Frailty in Older Adults</w:t>
+                <w:t xml:space="preserve">L’architecture des Ehpad et son influence sur le bien-être des résidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Prud'Homm</w:t>
+                <w:t xml:space="preserve">Perrine Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemoine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100775⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Gérontologie et Société, 45 (2), pp.105-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.171.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123247v1</w:t>
+                <w:t xml:space="preserve">hal-04479564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la télémédecine en Ehpad : enquête auprès des professionnels impliqués dans la mise en place des téléconsultations dans les Ehpad du territoire rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Cady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (4), pp.457-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2023.1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Antiepileptic prescribing to persons living with dementia residing in nursing homes: A tale of two indications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (10), pp.3325-3327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jgs.18514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Food Intake Assisted by Photography in Older People Living in a Nursing Home: Maintenance over Time and Performance for Diagnosis of Malnutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Priori Acceptability of a Multimodal System for the Early Detection of Frailty in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Billeret</w:t>
+                <w:t xml:space="preserve">G. Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Charras</w:t>
+                <w:t xml:space="preserve">D. Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15030646⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (5), pp.100775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013570v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device Attitude and Real-Time 3D Visualization: An Interface for Elderly Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abbas</w:t>
+                <w:t xml:space="preserve">Assessment of Food Intake Assisted by Photography in Older People Living in a Nursing Home: Maintenance over Time and Performance for Diagnosis of Malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Billeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Prud'Homm</w:t>
+                <w:t xml:space="preserve">Béatrice Baillard-Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Somme</w:t>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (3), pp.100746. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15030646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016526v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven systems to detect physical weakening from daily routine: A pilot study on elderly over 80 years old</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Device Attitude and Real-Time 3D Visualization: An Interface for Elderly Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Abbas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274306⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (3), pp.100746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970337v1</w:t>
+                <w:t xml:space="preserve">hal-04016526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture des Ehpad et son influence sur le bien-être des résidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven systems to detect physical weakening from daily routine: A pilot study on elderly over 80 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Nedelec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Charras</w:t>
+                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Gérontologie et Société, 45 (2), pp.105-124. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0274306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.171.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479564v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside the Black Box: A Narrative Review on Comprehensive Geriatric Assessment-Driven Interventions in Older Adults with Cancer</w:t>
               </w:r>
@@ -2550,64 +2550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nursing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (6), pp.1768-1776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,64 +2641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Managerial Risk Factors for COVID-19 Occurrence in French Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Marseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud’homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,1165 +3037,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-SORM: A digital solution for remote monitoring based on the attitude of wearable devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Abbas</w:t>
+                <w:t xml:space="preserve">Integrated care for older people in france in 2020: Findings, challenges, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208, </w:t>
+              <w:t xml:space="preserve">International Journal of Integrated Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (S2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/ijic.5643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329645v1</w:t>
+                <w:t xml:space="preserve">hal-03468877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conciliation médicamenteuse à la sortie d’hospitalisation: un outil pour réduire la consommation de soins ? Une étude prospective multicentrique chez les patients âgés de plus de 65 ans [Conference abstract]</w:t>
+                <w:t xml:space="preserve">Geriatric Choosing Wisely choice of recommendations in France: a pragmatic approach based on clinical audits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bajeux</w:t>
+                <w:t xml:space="preserve">T. Tannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alix</w:t>
+                <w:t xml:space="preserve">E. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cornée</w:t>
+                <w:t xml:space="preserve">D. Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Josselin</w:t>
+                <w:t xml:space="preserve">J. Berthou Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cador</w:t>
+                <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10.1016/j.revmed.2021.10.295, 42 (Suppl. 2), pp.A330-A331. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.10.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-021-02619-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821042v1</w:t>
+                <w:t xml:space="preserve">hal-03512779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying frailty in clinically fit patients diagnosed with hematological malignancies using a simple clinico-biological screening tool: The HEMA-4 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D-SORM: A digital solution for remote monitoring based on the attitude of wearable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thibaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.02.019⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821068v1</w:t>
+                <w:t xml:space="preserve">hal-03329645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Fall Detection System Based on Analyzing the Physical Activities of Older Adults Living in Long-Term Care Facilities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conciliation médicamenteuse à la sortie d’hospitalisation: un outil pour réduire la consommation de soins ? Une étude prospective multicentrique chez les patients âgés de plus de 65 ans [Conference abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.2587-2594. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10.1016/j.revmed.2021.10.295, 42 (Suppl. 2), pp.A330-A331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3133616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.10.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510580v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a new COVID-19 social contract appropriate?</w:t>
+                <w:t xml:space="preserve">Identifying frailty in clinically fit patients diagnosed with hematological malignancies using a simple clinico-biological screening tool: The HEMA-4 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Vincent Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moulias</w:t>
+                <w:t xml:space="preserve">Laurence Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Palermiti</w:t>
+                <w:t xml:space="preserve">Stéphanie Dubruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Robine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00092-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.902-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03240764v1</w:t>
+                <w:t xml:space="preserve">hal-03821068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriatric Choosing Wisely choice of recommendations in France: a pragmatic approach based on clinical audits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reliable Fall Detection System Based on Analyzing the Physical Activities of Older Adults Living in Long-Term Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-021-02619-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.2587-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3133616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512779v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated care for older people in france in 2020: Findings, challenges, and prospects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Corvol</w:t>
+                <w:t xml:space="preserve">Is a new COVID-19 social contract appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Palermiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Integrated Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (S2), pp.16. </w:t>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.e363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/ijic.5643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00092-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468877v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03240764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medication reconciliation in hospital patients over the age of 65: How long does it take and how much does it cost? A time-motion study in an internal medicine ward</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bajeux</w:t>
+                <w:t xml:space="preserve">Why choose geriatric medicine? A national survey among French postgraduate medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cador</w:t>
+                <w:t xml:space="preserve">Aude Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Josselin</w:t>
+                <w:t xml:space="preserve">Marine Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73, pp.100-102. </w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejim.2019.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afaa120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435135v1</w:t>
+                <w:t xml:space="preserve">hal-02948425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why choose geriatric medicine? A national survey among French postgraduate medical students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Corvol</w:t>
+                <w:t xml:space="preserve">Medication reconciliation in hospital patients over the age of 65: How long does it take and how much does it cost? A time-motion study in an internal medicine ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Aguillon</w:t>
+                <w:t xml:space="preserve">J. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Olivieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Rousseau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73, pp.100-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afaa120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejim.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948425v1</w:t>
+                <w:t xml:space="preserve">halshs-02435135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Epidemic:: Regional Organization Centered on Nursing Homes</w:t>
               </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Donnio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (160), pp.135-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4759,235 +4759,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Occupational Therapy Program for Alzheimer's Disease Patients in France Patients' and Caregivers' Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les motivations des médecins généralistes en centres de santé. Enquête par entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Netter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+                <w:t xml:space="preserve">Elise Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-170765⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 30, pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.183.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777869v1</w:t>
+                <w:t xml:space="preserve">halshs-03237628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations des médecins généralistes en centres de santé. Enquête par entretiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an Occupational Therapy Program for Alzheimer's Disease Patients in France Patients' and Caregivers' Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Ridard</w:t>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vol. 30, pp.361-370. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), pp.157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.183.0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03237628v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood transfusion in elderly patients with chronic anemia: a qualitative analysis of the general practitioners' attitudes</w:t>
               </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5090,51 +5090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of clinical case management for caregivers a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,633 +5218,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment intensity, age and outcome in medical ICU patients: results of a French administrative database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What ethics for case managers? Literature review and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Peigne</w:t>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0107-y⟩</w:t>
+              <w:t xml:space="preserve">Nursing Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (7), pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0969733015583182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259438v1</w:t>
+                <w:t xml:space="preserve">hal-01412971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chute du sujet âgé : en parler à son médecin ou pas ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment intensity, age and outcome in medical ICU patients: results of a French administrative database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lamouille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 38 / n° 150, pp.113-126. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.150.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0107-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03237626v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are elderly patients' opinions sought before admission to an intensive care unit? Results of the ICE-CUB study</w:t>
+                <w:t xml:space="preserve">Chute du sujet âgé : en parler à son médecin ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Guen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maud Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afv191⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 38 / n° 150, pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.150.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376240v1</w:t>
+                <w:t xml:space="preserve">halshs-03237626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case management for the elderly with complex needs: cross-linking the views of their role held by elderly people, their informal caregivers and the case managers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are elderly patients' opinions sought before admission to an intensive care unit? Results of the ICE-CUB study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boumendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-016-1892-6⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afv191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412972v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ethics for case managers? Literature review and discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Case management for the elderly with complex needs: cross-linking the views of their role held by elderly people, their informal caregivers and the case managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (7), pp.729-742. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0969733015583182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-016-1892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412971v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau champ professionnel en France. Les besoins de formation des gestionnaires de cas</w:t>
               </w:r>
@@ -5977,51 +5977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Evaluation Of A Specialized Alzheimer Team's Intervention In 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,377 +6075,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and impact of frailty on mortality in elderly ICU patients: a prospective, multicenter, observational study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise de position de la Société française de gériatrie et gérontologie sur le concept d’intégration : Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Le Maguet</w:t>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Yves Passadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+                <w:t xml:space="preserve">Alain Corvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Asehnoune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Carise</w:t>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia and Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3253-4⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009763v1</w:t>
+                <w:t xml:space="preserve">hal-01644628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de position de la Société française de gériatrie et gérontologie sur le concept d’intégration : Première partie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">Prevalence and impact of frailty on mortality in elderly ICU patients: a prospective, multicenter, observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Passadori</w:t>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Corvez</w:t>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
+                <w:t xml:space="preserve">Elsa Carise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.5-12. </w:t>
+              <w:t xml:space="preserve">Anaesthesia and Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.674-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3253-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644628v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de position de la Société Française de Gériatrie et Gérontologie sur le concept d’intégration : texte intégral, Deuxième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Passadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.132-130. </w:t>
@@ -6483,51 +6483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des services gérontologiques en France et au Québec : le rôle des agences régionales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6535,51 +6535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 6, pp.55-72. </w:t>
@@ -6611,658 +6611,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03237627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring representations and experiences of case-management users: towards difficulties and solutions to leading qualitative interviews with older people with complex living conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
+                <w:t xml:space="preserve">General practitioner’s clinical practices, difficulties and educational needs to manage Alzheimer’s disease in France: analysis of national telephone-inquiry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pin Le Corre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in Primary Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-14-81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064927v1</w:t>
+                <w:t xml:space="preserve">hal-01220647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de position de la société française de gériatrie et gérontologie sur le concept d'intégration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring representations and experiences of case-management users: towards difficulties and solutions to leading qualitative interviews with older people with complex living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pin Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quality in Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.229--235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509816v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring representations and experiences of case management’s users: Towards difficulties and solutions to lead qualitative interviews with old people with complex living conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Prise de position de la société française de gériatrie et gérontologie sur le concept d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Passadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in Primary Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.145.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937395v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal of care faced by case manager from elderly person in complex situation: cross perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring representations and experiences of case management’s users: Towards difficulties and solutions to lead qualitative interviews with old people with complex living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pin Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+              <w:t xml:space="preserve">Quality in Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937392v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioner’s clinical practices, difficulties and educational needs to manage Alzheimer’s disease in France: analysis of national telephone-inquiry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refusal of care faced by case manager from elderly person in complex situation: cross perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-14-81⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220647v1</w:t>
+                <w:t xml:space="preserve">hal-02937392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire que l’habitat reste ordinaire : Le maintien de l’autonomie des personnes âgées en situation complexe à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,361 +7271,478 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire de l'alcool en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Stampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 26 / n° 105 (2), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.105.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Managers and Integrated Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guus Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amelung, V., Stein, V., Suter, E., Goodwin, N., Balicer, R., Beese, AS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Integrated Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-15, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25376-8_25-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les comportements pour les changer : un enjeu managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.53-74, 2018, 978-2-8109-0720-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Managers and integrated care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amelung V.; Stein V.; Goodwin N.; Balicer R.; Nolte E.; Suter E. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case-Managers and integrated care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.55-71, 2017, 9783319561035; 9783319561011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-56103-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7635,115 +7752,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Souris et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (150), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7753,735 +7870,735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Score d’évaluation facile des ingesta (SEFI)® chez la personne de 70 ans et plus, résidant en Établissement d’hébergement pour personnes âgées dépendantes (EHPAD) : reproductibilité dans le temps et performance pour le diagnostic de dénutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Charras</w:t>
+                <w:t xml:space="preserve">Could Discourse Analysis Reveal Pre-Frailty in Older Adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.092⟩</w:t>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1345-1349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350926v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Discourse Analysis Reveal Pre-Frailty in Older Adults?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">Le Score d’évaluation facile des ingesta (SEFI)® chez la personne de 70 ans et plus, résidant en Établissement d’hébergement pour personnes âgées dépendantes (EHPAD) : reproductibilité dans le temps et performance pour le diagnostic de dénutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baillard-Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290033⟩</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.e51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350528v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Study Of The Semi-Quantitative Evaluation Of The Food Intake Assisted By Photography: Reliability And Impact On Clinical Outcomes In Nursing Home Residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brisson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baillard-Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th ESPEN Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France. pp.687-688, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l’évaluation semi-quantitative de la prise alimentaire assistée par photographie : reproductibilité et impact sur la survenue d’évènements cliniques chez des résidents en établissement d’hébergement pour personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brisson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baillard-Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.e49-e50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4CPS-035 Pharmacist-led medication reconciliation at discharge shall not be sufficient to reduce unplanned healthcare utilisation: hear the patient experience!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie-Dit-Dinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EAHP Congress, Hospital pharmacists – changing roles in a changing world, 23–25 March 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vienna, Austria. pp.A38.2-A39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2022-eahp.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device Attitude and Real-Time 3D Visualization: An Interface for Elderly Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,313 +8606,313 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Physical Worsening in Elderly Using Objective and Self-Reported Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advances in Biomedical Engineering, ICABME 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.193-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori acceptability of a multimodal system for the early detection of frailty in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8805,1031 +8922,1031 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du changement agentique durant le confinement en EHPAD, au printemps 2020</w:t>
+                <w:t xml:space="preserve">Représentations sociales du vieillissement, activité physique et implication psychosociale dans la cohorte ACCORDS (80 ans+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Corvol</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, France. Unpublished, 2024</w:t>
+              <w:t xml:space="preserve">44es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, CNIT Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757748v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du vieillissement, activité physique et implication psychosociale dans la cohorte ACCORDS (80 ans+)</w:t>
+                <w:t xml:space="preserve">Étude du changement agentique durant le confinement en EHPAD, au printemps 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, CNIT Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, France. Unpublished, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877093v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choose with Care : Un modèle de production de preuve de concept des innovations dans le secteur médicosocial et sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, CNIT Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche de Choose with Care (CwC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Journées de formation et de recherche de Gérontologie de l'Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers, France. Unpublished, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21664.19205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for elderly persons: rheological characterization and sensorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP food physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux gélifiées pour personnes âgées: liens entre propriétés rhéologiques et perception sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56eme congrès annuel du Groupe Francais de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’acceptabilité a priori à l’acceptation d’un dispositif portable de suivi de l’activité chez les aînés de 80 ans et plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What explains you wear an activity tracker in a research project when you are 80 years and older?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e EUGMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Athènes, Greece. Abstracts of the 17th Congress of the European Geriatric Medicine Society, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9897,51 +10014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C0737E0"/>
+    <w:nsid w:val="8F8309F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10128,51 +10245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-somme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1245-1170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072318813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198701836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357565523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fauchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-026-07273-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirbay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Kassm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2025.100150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud'Homm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Plassart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-G&#228;elle Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Corvol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04620-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauc&#233;-Fleuret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Reilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alleton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11680-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gratecap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Ragey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexis Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genhosppsych.2024.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Menand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud'Homm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Somme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100775" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cady" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dillinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1112" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desmarets" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18514" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billeret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Thirion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baillard-Cosme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030646" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100746" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Abbas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeann&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274306" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nedelec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071642" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Blanchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13651" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6741" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Marseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000820" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106247" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Den&#232;ve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubruille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kenis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delforge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3133616" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Palermiti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00092-X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Menand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthou Contreras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-021-02619-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.5643" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2019.12.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aguillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cofais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Farges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16687" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.158.0175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donnio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Villain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Netter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170765" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ridard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Calve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0647-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01921755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Dreier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Prudhomm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rene Thyrian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hoffmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4679" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peigne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lenain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0107-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lamouille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv191" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1892-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969733015583182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guillon Corvol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pimouguet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.150.0061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01379987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnv565.13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01009763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Maguet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carise" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3253-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Passadori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corvez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0440" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644350v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0464" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Imbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.142.0055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin Le Corre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.145.0201" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220647v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-81" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453601v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Schrijvers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25376-8_25-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681245v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schrijvers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56103-5_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350926v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billeret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillard-Cosme" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Charras" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.092" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290033" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357464v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brisson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.671" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.089" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lhermitte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie-Dit-Dinard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2022-eahp.81" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501197v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604819" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757748v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877093v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877285v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Janvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21664.19205" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757306v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-somme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1245-1170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072318813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198701836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357565523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fauchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-026-07273-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirbay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Kassm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2025.100150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud'Homm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Plassart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Corvol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-G&#228;elle Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04620-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauc&#233;-Fleuret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Reilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alleton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11680-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gratecap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Ragey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexis Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genhosppsych.2024.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Menand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nedelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cady" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dillinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desmarets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud'Homm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Somme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Thirion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baillard-Cosme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030646" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100746" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Abbas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeann&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274306" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071642" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Blanchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13651" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6741" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Marseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000820" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.5643" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Menand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthou Contreras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-021-02619-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Den&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubruille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kenis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delforge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.02.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3133616" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Palermiti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00092-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aguillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2019.12.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cofais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Farges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16687" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.158.0175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donnio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Villain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ridard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0361" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Netter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170765" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Calve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0647-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01921755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Dreier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Prudhomm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rene Thyrian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hoffmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4679" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969733015583182" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lenain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0107-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lamouille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412972v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1892-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guillon Corvol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pimouguet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.150.0061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01379987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnv565.13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Passadori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0440" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01009763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Maguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3253-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644350v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0464" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Imbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.142.0055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-81" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin Le Corre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509816v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.145.0201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453601v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Schrijvers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25376-8_25-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schrijvers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56103-5_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billeret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillard-Cosme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Charras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.092" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357464v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.671" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.089" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821008v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lhermitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie-Dit-Dinard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2022-eahp.81" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556737v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604819" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501189v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877093v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877285v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Janvier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21664.19205" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870793v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757306v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>