--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -195,7237 +195,7371 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare trajectories following cancer surgery in older adults: insights from the French health data system</w:t>
+                <w:t xml:space="preserve">The MAIA trial: protocol of a prospective randomized controlled trial to evaluate the impact of an omega-3 polyunsaturated fatty acids-enriched diet on the loss of independence in nursing home residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+                <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Fauchon</w:t>
+                <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Jean</w:t>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Neveu</w:t>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.103302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12877-026-07273-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2026.103302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548827v1</w:t>
+                <w:t xml:space="preserve">hal-05604844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
+                <w:t xml:space="preserve">Healthcare trajectories following cancer surgery in older adults: insights from the French health data system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Carcreff</w:t>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brière</w:t>
+                <w:t xml:space="preserve">Héloïse Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
+                <w:t xml:space="preserve">Charline Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fougère</w:t>
+                <w:t xml:space="preserve">Estelle Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gentric</w:t>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.458-467. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-026-07273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509919v1</w:t>
+                <w:t xml:space="preserve">hal-05548827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of negative opinions towards telepsychiatry with its prior use and the level of geriatric psychiatry care among nursing home stakeholders</w:t>
+                <w:t xml:space="preserve">Expérience utilisateur de chambres d’hôpital innovantes pour les patients âgés : le projet HospiSenior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pirbay</w:t>
+                <w:t xml:space="preserve">Lena Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Abou Kassm</w:t>
+                <w:t xml:space="preserve">Olivier Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dimaggio</w:t>
+                <w:t xml:space="preserve">Guillaume Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Naudet</w:t>
+                <w:t xml:space="preserve">Bertrand Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Drapier</w:t>
+                <w:t xml:space="preserve">Armelle Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.100150. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.458-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aggp.2025.100150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488837v1</w:t>
+                <w:t xml:space="preserve">hal-05509919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la consommation en psychotropes depuis la pandémie de Covid-19 chez les résidents de sept Ehpad, en Ille-et-Vilaine</w:t>
+                <w:t xml:space="preserve">Association of negative opinions towards telepsychiatry with its prior use and the level of geriatric psychiatry care among nursing home stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Rousseau</w:t>
+                <w:t xml:space="preserve">S Pirbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">S Abou Kassm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+                <w:t xml:space="preserve">Charles Dimaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hue</w:t>
+                <w:t xml:space="preserve">Florian Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 23 (2), pp.199-210. </w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.100150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aggp.2025.100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092952v1</w:t>
+                <w:t xml:space="preserve">hal-05488837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du projet OCTAVE sur les relations interprofessionnelles entre médecins généralistes et pharmaciens d’officine : une étude qualitative</w:t>
+                <w:t xml:space="preserve">Évaluation de la consommation en psychotropes depuis la pandémie de Covid-19 chez les résidents de sept Ehpad, en Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Plassart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Valentine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.pr2.0079⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 23 (2), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353848v1</w:t>
+                <w:t xml:space="preserve">hal-05092952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of subcutaneous versus intravenous ceftriaxone administration in older patients: A retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du projet OCTAVE sur les relations interprofessionnelles entre médecins généralistes et pharmaciens d’officine : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Pardo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.18786⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.pr2.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477512v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhabdomyolysis in older adults: outcomes and prognostic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gäelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bmc Geriatrics, 24 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-023-04620-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive study of first time outpatient public psychiatric care after 65 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Daucé-Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12913-024-11680-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does physical disability bias clinical general impression of psychiatrists evaluating older adults with moderate to severe depressive symptoms? A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Abou Kassm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gratecap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Ragey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexis Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Hospital Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 91, pp.249-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.genhosppsych.2024.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of thoracic-abdominal-pelvic tomography in older adults hospitalized with alteration of general state</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Safety of subcutaneous versus intravenous ceftriaxone administration in older patients: A retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1148⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of the American Geriatrics Society, 72 (4), pp.1060-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.18786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564301v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture des Ehpad et son influence sur le bien-être des résidents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Usefulness of thoracic-abdominal-pelvic tomography in older adults hospitalized with alteration of general state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.171.0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04479564v1</w:t>
+                <w:t xml:space="preserve">hal-04564301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la télémédecine en Ehpad : enquête auprès des professionnels impliqués dans la mise en place des téléconsultations dans les Ehpad du territoire rennais</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’architecture des Ehpad et son influence sur le bien-être des résidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dillinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Perrine Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (4), pp.457-67. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Gérontologie et Société, 45 (2), pp.105-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.171.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483598v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: Antiepileptic prescribing to persons living with dementia residing in nursing homes: A tale of two indications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Priori Acceptability of a Multimodal System for the Early Detection of Frailty in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Desmarets</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.18514⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (5), pp.100775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196231v1</w:t>
+                <w:t xml:space="preserve">hal-04123247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Acceptability of a Multimodal System for the Early Detection of Frailty in Older Adults</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Food Intake Assisted by Photography in Older People Living in a Nursing Home: Maintenance over Time and Performance for Diagnosis of Malnutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Somme</w:t>
+                <w:t xml:space="preserve">Anne Billeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Baillard-Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2023.100775⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15030646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123247v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Food Intake Assisted by Photography in Older People Living in a Nursing Home: Maintenance over Time and Performance for Diagnosis of Malnutrition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remy Thirion</w:t>
+                <w:t xml:space="preserve">Device Attitude and Real-Time 3D Visualization: An Interface for Elderly Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Baillard-Cosme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Charras</w:t>
+                <w:t xml:space="preserve">M. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.646. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (3), pp.100746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15030646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013570v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device Attitude and Real-Time 3D Visualization: An Interface for Elderly Care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés sur la télémédecine en Ehpad : enquête auprès des professionnels impliqués dans la mise en place des téléconsultations dans les Ehpad du territoire rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saleh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lou Cady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2022.100746⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.457-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016526v1</w:t>
+                <w:t xml:space="preserve">hal-04483598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven systems to detect physical weakening from daily routine: A pilot study on elderly over 80 years old</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Comment on: Antiepileptic prescribing to persons living with dementia residing in nursing homes: A tale of two indications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274306⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.3325-3327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.18514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970337v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside the Black Box: A Narrative Review on Comprehensive Geriatric Assessment-Driven Interventions in Older Adults with Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven systems to detect physical weakening from daily routine: A pilot study on elderly over 80 years old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Billy</w:t>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Prud’homm</w:t>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14071642⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0274306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632593v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caregivers facing violence in long term care setting: a cross analysis of incident reports and caregivers speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inside the Black Box: A Narrative Review on Comprehensive Geriatric Assessment-Driven Interventions in Older Adults with Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Blanchard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prud’homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jonm.13651⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14071642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659842v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Managerial Risk Factors for COVID-19 Occurrence in French Nursing Homes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Caregivers facing violence in long term care setting: a cross analysis of incident reports and caregivers speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of health policy and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nursing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (6), pp.1768-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jonm.13651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629316v1</w:t>
+                <w:t xml:space="preserve">hal-03659842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trigger Tool Method for Routine Pharmacovigilance: A Retrospective Cohort Study of the Medical Records of Hospitalized Geriatric Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+                <w:t xml:space="preserve">Structural and Managerial Risk Factors for COVID-19 Occurrence in French Nursing Homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Polard</w:t>
+                <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+                <w:t xml:space="preserve">Fabien Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Publish Ahead of Print (2), </w:t>
+              <w:t xml:space="preserve">International journal of health policy and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246129v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacist-led medication reconciliation at patient discharge: a tool to reduce healthcare utilization? an observational study in patients 65 years or older</w:t>
+                <w:t xml:space="preserve">The Trigger Tool Method for Routine Pharmacovigilance: A Retrospective Cohort Study of the Medical Records of Hospitalized Geriatric Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bajeux</w:t>
+                <w:t xml:space="preserve">Floriane Marseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Alix</w:t>
+                <w:t xml:space="preserve">Joaquim Prud’homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cornée</w:t>
+                <w:t xml:space="preserve">Elisabeth Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Barbazan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercerolle</w:t>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-022-03192-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000000820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745150v1</w:t>
+                <w:t xml:space="preserve">hal-03246129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated care for older people in france in 2020: Findings, challenges, and prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacist-led medication reconciliation at patient discharge: a tool to reduce healthcare utilization? an observational study in patients 65 years or older</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bajeux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Integrated Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/ijic.5643⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-022-03192-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468877v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriatric Choosing Wisely choice of recommendations in France: a pragmatic approach based on clinical audits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated care for older people in france in 2020: Findings, challenges, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Veillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-021-02619-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Integrated Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (S2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/ijic.5643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512779v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-SORM: A digital solution for remote monitoring based on the attitude of wearable devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">Geriatric Choosing Wisely choice of recommendations in France: a pragmatic approach based on clinical audits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthou Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106247⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-021-02619-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329645v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conciliation médicamenteuse à la sortie d’hospitalisation: un outil pour réduire la consommation de soins ? Une étude prospective multicentrique chez les patients âgés de plus de 65 ans [Conference abstract]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Cornée</w:t>
+                <w:t xml:space="preserve">D-SORM: A digital solution for remote monitoring based on the attitude of wearable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Josselin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.10.295⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821042v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying frailty in clinically fit patients diagnosed with hematological malignancies using a simple clinico-biological screening tool: The HEMA-4 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La conciliation médicamenteuse à la sortie d’hospitalisation: un outil pour réduire la consommation de soins ? Une étude prospective multicentrique chez les patients âgés de plus de 65 ans [Conference abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bajeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thibaud</w:t>
+                <w:t xml:space="preserve">L. Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Denève</w:t>
+                <w:t xml:space="preserve">J.M. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dubruille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Delforge</w:t>
+                <w:t xml:space="preserve">B. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.02.019⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10.1016/j.revmed.2021.10.295, 42 (Suppl. 2), pp.A330-A331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2021.10.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821068v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Fall Detection System Based on Analyzing the Physical Activities of Older Adults Living in Long-Term Care Facilities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying frailty in clinically fit patients diagnosed with hematological malignancies using a simple clinico-biological screening tool: The HEMA-4 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dubruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3133616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.902-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510580v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a new COVID-19 social contract appropriate?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Reliable Fall Detection System Based on Analyzing the Physical Activities of Older Adults Living in Long-Term Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00092-X⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.2587-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3133616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03240764v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why choose geriatric medicine? A national survey among French postgraduate medical students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Corvol</w:t>
+                <w:t xml:space="preserve">Is a new COVID-19 social contract appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Aguillon</w:t>
+                <w:t xml:space="preserve">Sophie Moulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Olivieri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Palermiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afaa120⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.e363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(21)00092-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948425v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03240764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medication reconciliation in hospital patients over the age of 65: How long does it take and how much does it cost? A time-motion study in an internal medicine ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73, pp.100-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejim.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02435135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Epidemic:: Regional Organization Centered on Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Cofais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baldeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.2191-2193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jgs.16687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unités de gériatrie au début de l’épidémie du Covid-19 de 2020 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Amalberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2020.0871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement de la perte d’indépendance : l’urgence à changer d’outil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why choose geriatric medicine? A national survey among French postgraduate medical students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afaa120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.158.0175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02280469v1</w:t>
+                <w:t xml:space="preserve">hal-02948425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financement de la perte d’indépendance : l’urgence à changer d’outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (158), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.158.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652488v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est la vie… Jamais j’aurais cru. Ressentis lors de l’entrée en établissement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial Neural Networks Help to Better Understand the Interplay Between Cognition, Mediterranean Diet, and Physical Performance: Clues from TRELONG Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Amalberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.1321-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.160.0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864954v1</w:t>
+                <w:t xml:space="preserve">hal-03652488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations des médecins généralistes en centres de santé. Enquête par entretiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">C’est la vie… Jamais j’aurais cru. Ressentis lors de l’entrée en établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Donnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.183.0361⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (160), pp.135-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.160.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03237628v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Occupational Therapy Program for Alzheimer's Disease Patients in France Patients' and Caregivers' Perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les motivations des médecins généralistes en centres de santé. Enquête par entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-170765⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 30, pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.183.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777869v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03237628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transfusion in elderly patients with chronic anemia: a qualitative analysis of the general practitioners' attitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Implementation of an Occupational Therapy Program for Alzheimer's Disease Patients in France Patients' and Caregivers' Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-017-0647-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586044v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of clinical case management for caregivers a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Blood transfusion in elderly patients with chronic anemia: a qualitative analysis of the general practitioners' attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Calve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gps.4679⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-017-0647-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921755v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What ethics for case managers? Literature review and discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Consequences of clinical case management for caregivers a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Moutel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachim Prudhomm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Rene Thyrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0969733015583182⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.473-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.4679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412971v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment intensity, age and outcome in medical ICU patients: results of a French administrative database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">What ethics for case managers? Literature review and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0107-y⟩</w:t>
+              <w:t xml:space="preserve">Nursing Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (7), pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0969733015583182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259438v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chute du sujet âgé : en parler à son médecin ou pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 38 / n° 150, pp.113-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.150.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03237626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are elderly patients' opinions sought before admission to an intensive care unit? Results of the ICE-CUB study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Guen</w:t>
+                <w:t xml:space="preserve">Ariane Boumendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Boumendil</w:t>
+                <w:t xml:space="preserve">Bertrand Guidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age and Ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (2), pp.303-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ageing/afv191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case management for the elderly with complex needs: cross-linking the views of their role held by elderly people, their informal caregivers and the case managers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment intensity, age and outcome in medical ICU patients: results of a French administrative database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
+                <w:t xml:space="preserve">Emmanuel Guérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-016-1892-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1--8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0107-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412972v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau champ professionnel en France. Les besoins de formation des gestionnaires de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Case management for the elderly with complex needs: cross-linking the views of their role held by elderly people, their informal caregivers and the case managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.150.0061⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-016-1892-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628331v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Evaluation Of A Specialized Alzheimer Team's Intervention In 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau champ professionnel en France. Les besoins de formation des gestionnaires de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Guillon Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Netter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corvol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Pimouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geront/gnv565.13⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, S1 (HS), pp.61 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.150.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379987v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de position de la Société française de gériatrie et gérontologie sur le concept d’intégration : Première partie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Qualitative Evaluation Of A Specialized Alzheimer Team's Intervention In 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0440⟩</w:t>
+              <w:t xml:space="preserve">Gerontologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (Suppl_2), pp.240--240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geront/gnv565.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644628v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and impact of frailty on mortality in elderly ICU patients: a prospective, multicenter, observational study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise de position de la Société française de gériatrie et gérontologie sur le concept d’intégration : Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Le Maguet</w:t>
+                <w:t xml:space="preserve">Yves Passadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Alain Corvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Carise</w:t>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia and Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-014-3253-4⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2013.0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009763v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de position de la Société Française de Gériatrie et Gérontologie sur le concept d’intégration : texte intégral, Deuxième partie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
+                <w:t xml:space="preserve">Prevalence and impact of frailty on mortality in elderly ICU patients: a prospective, multicenter, observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Maguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Carise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0464⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia and Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (5), pp.674-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-014-3253-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644350v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des services gérontologiques en France et au Québec : le rôle des agences régionales de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Prise de position de la Société Française de Gériatrie et Gérontologie sur le concept d’intégration : texte intégral, Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Passadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.132-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2014.0464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.142.0055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03237627v1</w:t>
+                <w:t xml:space="preserve">hal-01644350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioner’s clinical practices, difficulties and educational needs to manage Alzheimer’s disease in France: analysis of national telephone-inquiry data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+                <w:t xml:space="preserve">L'intégration des services gérontologiques en France et au Québec : le rôle des agences régionales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-14-81⟩</w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 6, pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.142.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220647v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03237627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring representations and experiences of case-management users: towards difficulties and solutions to leading qualitative interviews with older people with complex living conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">General practitioner’s clinical practices, difficulties and educational needs to manage Alzheimer’s disease in France: analysis of national telephone-inquiry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in Primary Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-14-81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064927v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de position de la société française de gériatrie et gérontologie sur le concept d'intégration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exploring representations and experiences of case-management users: towards difficulties and solutions to leading qualitative interviews with older people with complex living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pin Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quality in Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.229--235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509816v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring representations and experiences of case management’s users: Towards difficulties and solutions to lead qualitative interviews with old people with complex living conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Prise de position de la société française de gériatrie et gérontologie sur le concept d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Passadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality in Primary Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.145.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937395v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refusal of care faced by case manager from elderly person in complex situation: cross perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Exploring representations and experiences of case management’s users: Towards difficulties and solutions to lead qualitative interviews with old people with complex living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pin Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+              <w:t xml:space="preserve">Quality in Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937392v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire que l’habitat reste ordinaire : Le maintien de l’autonomie des personnes âgées en situation complexe à domicile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Refusal of care faced by case manager from elderly person in complex situation: cross perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937386v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boire de l'alcool en institution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Faire que l’habitat reste ordinaire : Le maintien de l’autonomie des personnes âgées en situation complexe à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire de l'alcool en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Stampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, vol. 26 / n° 105 (2), pp.151-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs.105.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7435,314 +7569,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Managers and Integrated Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guus Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amelung, V., Stein, V., Suter, E., Goodwin, N., Balicer, R., Beese, AS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Integrated Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-15, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25376-8_25-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les comportements pour les changer : un enjeu managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.53-74, 2018, 978-2-8109-0720-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Managers and integrated care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schrijvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amelung V.; Stein V.; Goodwin N.; Balicer R.; Nolte E.; Suter E. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case-Managers and integrated care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.55-71, 2017, 9783319561035; 9783319561011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-56103-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7752,115 +7886,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Souris et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (150), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7870,1049 +8004,1049 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Discourse Analysis Reveal Pre-Frailty in Older Adults?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Somme</w:t>
+                <w:t xml:space="preserve">Le Score d’évaluation facile des ingesta (SEFI)® chez la personne de 70 ans et plus, résidant en Établissement d’hébergement pour personnes âgées dépendantes (EHPAD) : reproductibilité dans le temps et performance pour le diagnostic de dénutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baillard-Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290033⟩</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.e51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350528v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Score d’évaluation facile des ingesta (SEFI)® chez la personne de 70 ans et plus, résidant en Établissement d’hébergement pour personnes âgées dépendantes (EHPAD) : reproductibilité dans le temps et performance pour le diagnostic de dénutrition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Preliminary Study Of The Semi-Quantitative Evaluation Of The Food Intake Assisted By Photography: Reliability And Impact On Clinical Outcomes In Nursing Home Residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baillard-Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN) – Toulouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.092⟩</w:t>
+              <w:t xml:space="preserve">45th ESPEN Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lyon, France. pp.687-688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350926v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study Of The Semi-Quantitative Evaluation Of The Food Intake Assisted By Photography: Reliability And Impact On Clinical Outcomes In Nursing Home Residents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Charras</w:t>
+                <w:t xml:space="preserve">Could Discourse Analysis Reveal Pre-Frailty in Older Adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th ESPEN Congress 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2022.09.671⟩</w:t>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1345-1349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357464v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l’évaluation semi-quantitative de la prise alimentaire assistée par photographie : reproductibilité et impact sur la survenue d’évènements cliniques chez des résidents en établissement d’hébergement pour personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baillard-Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.e49-e50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4CPS-035 Pharmacist-led medication reconciliation at discharge shall not be sufficient to reduce unplanned healthcare utilisation: hear the patient experience!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie-Dit-Dinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th EAHP Congress, Hospital pharmacists – changing roles in a changing world, 23–25 March 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Vienna, Austria. pp.A38.2-A39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2022-eahp.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device Attitude and Real-Time 3D Visualization: An Interface for Elderly Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Physical Worsening in Elderly Using Objective and Self-Reported Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advances in Biomedical Engineering, ICABME 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.193-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori acceptability of a multimodal system for the early detection of frailty in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8922,1031 +9056,1031 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales du vieillissement, activité physique et implication psychosociale dans la cohorte ACCORDS (80 ans+)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Étude du changement agentique durant le confinement en EHPAD, au printemps 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, CNIT Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, France. Unpublished, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877093v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du changement agentique durant le confinement en EHPAD, au printemps 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Choose with Care : Un modèle de production de preuve de concept des innovations dans le secteur médicosocial et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, France. Unpublished, 2024</w:t>
+              <w:t xml:space="preserve">44es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, CNIT Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757748v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choose with Care : Un modèle de production de preuve de concept des innovations dans le secteur médicosocial et sanitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales du vieillissement, activité physique et implication psychosociale dans la cohorte ACCORDS (80 ans+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44es Journées Annuelles de la Société Française De Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, CNIT Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877285v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche de Choose with Care (CwC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Journées de formation et de recherche de Gérontologie de l'Ouest et du Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers, France. Unpublished, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21664.19205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for elderly persons: rheological characterization and sensorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP food physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux gélifiées pour personnes âgées: liens entre propriétés rhéologiques et perception sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56eme congrès annuel du Groupe Francais de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’acceptabilité a priori à l’acceptation d’un dispositif portable de suivi de l’activité chez les aînés de 80 ans et plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Journées Annuelles de la Société Française de Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What explains you wear an activity tracker in a research project when you are 80 years and older?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Prud'Homm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Somme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e EUGMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Athènes, Greece. Abstracts of the 17th Congress of the European Geriatric Medicine Society, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10014,51 +10148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F8309F4"/>
+    <w:nsid w:val="9BDE6158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10245,51 +10379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-somme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1245-1170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072318813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198701836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357565523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fauchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neveu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-026-07273-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirbay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Kassm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2025.100150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud'Homm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Plassart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pardo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Corvol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18786" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-G&#228;elle Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04620-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauc&#233;-Fleuret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Reilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alleton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11680-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gratecap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Ragey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexis Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genhosppsych.2024.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Menand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nedelec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cady" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dillinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1112" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desmarets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud'Homm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Somme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Thirion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baillard-Cosme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030646" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100746" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Abbas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeann&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274306" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071642" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Blanchard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13651" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629316v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6741" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Marseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000820" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.5643" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Menand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthou Contreras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-021-02619-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329645v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Den&#232;ve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubruille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kenis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delforge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.02.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3133616" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Palermiti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00092-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aguillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa120" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2019.12.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cofais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Farges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16687" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.158.0175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donnio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Villain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ridard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0361" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Netter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170765" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Calve" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0647-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01921755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Dreier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Prudhomm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rene Thyrian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hoffmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4679" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969733015583182" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lenain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0107-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lamouille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412972v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1892-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guillon Corvol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pimouguet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.150.0061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01379987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnv565.13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Passadori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corvez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0440" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01009763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Maguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3253-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644350v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0464" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237627v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Imbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.142.0055" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-81" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin Le Corre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509816v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.145.0201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453601v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Schrijvers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25376-8_25-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schrijvers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56103-5_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billeret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillard-Cosme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Charras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.092" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357464v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.671" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.089" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821008v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lhermitte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie-Dit-Dinard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2022-eahp.81" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556737v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604819" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501189v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877093v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877285v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Janvier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21664.19205" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870793v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757306v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-somme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1245-1170" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072318813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198701836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357565523" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2026.103302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05548827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Fauchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neveu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-026-07273-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Carcreff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gentric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirbay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abou Kassm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Naudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2025.100150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Le Pabic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud'Homm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Plassart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-G&#228;elle Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Corvol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04620-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauc&#233;-Fleuret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Reilhac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alleton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11680-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abou Kassm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gratecap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Ragey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexis Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.genhosppsych.2024.09.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18786" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boussard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Menand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Nedelec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud'Homm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Somme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2023.100775" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billeret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Thirion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baillard-Cosme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15030646" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.100746" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Cady" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Costes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dillinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desmarets" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Abbas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeann&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thibaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071642" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Blanchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.13651" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6741" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Marseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Prud&#8217;homm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Polard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000000820" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Corn&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbazan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercerolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-022-03192-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bajeux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijic.5643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Menand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthou Contreras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-021-02619-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106247" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corn&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josselin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cador" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2021.10.295" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Den&#232;ve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubruille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kenis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delforge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.02.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3133616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Palermiti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Robine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(21)00092-X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Josselin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2019.12.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cofais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Farges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baldeyrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jarno" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16687" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Decker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aquino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Ahmine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Amalberti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0871" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aguillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Olivieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.158.0175" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652488v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190609" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donnio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Villain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.160.0135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ridard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0361" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Netter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170765" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01586044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Calve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0647-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01921755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Dreier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Prudhomm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rene Thyrian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hoffmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4679" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0969733015583182" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lamouille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0113" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01376240v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guidet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Jean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259438v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gu&#233;rot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lenain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0107-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-016-1892-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guillon Corvol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pimouguet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.150.0061" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01379987v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corvol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geront/gnv565.13" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644628v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Passadori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corvez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2013.0440" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01009763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Maguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-014-3253-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644350v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0464" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Demers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Imbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.142.0055" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-14-81" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064927v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pin Le Corre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509816v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.145.0201" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453601v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Schrijvers" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25376-8_25-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01681245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schrijvers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56103-5_4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01630269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billeret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thirion" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baillard-Cosme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Charras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.092" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357464v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brisson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2022.09.671" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350528v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290033" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.089" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Laval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lhermitte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie-Dit-Dinard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2022-eahp.81" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501197v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556737v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877285v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Janvier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877093v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757793v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21664.19205" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938649v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757674v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757306v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>