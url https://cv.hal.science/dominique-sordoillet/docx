--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D84B53B1"/>
+    <w:nsid w:val="8D6ECF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>