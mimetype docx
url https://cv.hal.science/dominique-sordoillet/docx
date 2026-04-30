--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D6ECF43"/>
+    <w:nsid w:val="8E6CCC60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>