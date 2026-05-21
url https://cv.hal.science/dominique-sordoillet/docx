--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La explotación neolítica de la sal en el Valle Salado de Añana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Martínez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cámara Manzaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E6CCC60"/>
+    <w:nsid w:val="BE92D4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plata Montero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mart&#237;nez Torrecilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#225;mara Manzaneda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCSCB50B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>