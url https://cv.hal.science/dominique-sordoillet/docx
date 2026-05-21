--- v3 (2026-05-21)
+++ v4 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La explotación neolítica de la sal en el Valle Salado de Añana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Martínez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cámara Manzaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon: éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) - volume 2. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.233 - 244, 2013, 978-2-35842-010-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Sordoillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure Chargée de Recherche.Docteure en Géologie de l'Université de Bourgogne.Géoarchéologue à l'INRAP.Spécialisée en micromorphologie des sols et sédiments archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-6610-7980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de recherche vise à reconstituer l’histoire des paysages et de leur occupation humaine depuis la préhistoire jusqu’à nos jours. Ce travail concerne avant tout la région Bourgogne-Franche-Comté, dans le cadre des fouilles archéologiques préventives menées par l’INRAP, mais s’applique également à des projets de recherche internationaux, comme celui portant sur la production du sel en Europe depuis le début du Néolithique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La explotación neolítica de la sal en el Valle Salado de Añana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Martínez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cámara Manzaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Sevrey (Saône-et-Loire) au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Latron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Gouérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.283-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Plata Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arkeoikuska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers du haut Moyen Âge du 8 rue Georges Brusson à Sevrey (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ahü-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.359-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fossurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taphonomic characterization of a charcoal production platform. Contribution of an innovative pair of methods: Raman analysis and micromorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2019.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Buatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sizun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions mixtes en terre et bois. Un village du Ve siècle avant notre ère en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.36-47. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the first Neolithic societies in the Horn of Africa: the site of Wakrita, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), pp.55-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0093469014Z.000000000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hargeisan revisited: Lithic industries from shelter 7 of Laas Geel, Somaliland and the transition between the Middle and Late Stone Age in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.69 - 84. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2014.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumitroia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arheologia Moldovei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02338082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel and Vegetation at Asa Koma (Republic of Djibouti) during the Second Millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Thiam El Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic sediments from Neolithic to Iron Age settlements: interpretation according to micromorphological, archaeozoological and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Piguet-Wernli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della Società toscana di scienze naturali, residente in Pisa. Memorie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Serie A (112), pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence néolithique de la grotte du Gardon (Ain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (4), pp.827-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’abri sous-roche de Moche Borago (Soddo, Wolyata). Premier bilan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pouzolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat en grotte au Néolithique : vers une estimation de l'intensité des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 106, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurey-sur-Ouche, 32 rue de l’Aule « Les Charmilles » et lot « La Velle », rue de la Gare (Côte-d'Or, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pertuisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bugnon-Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 46, 2 vol. (326, 333 p.), 2024, Documents d’archéologie préventive 46, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/w9ey-gh39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti. Des Paysages & des Hommes. Regards sur le patrimoine archéologique du Lac Abhé. Préface d’Yves Coppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERD Centre d'Etudes et de Recherches. Editions du CERD, 215 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie de sites préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.188, 2009, Documents d'archéologie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume I : le site et la séquence néolithique des couches 60 à 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Voruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonnardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.564, 2009, 9782358420020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identification des déjections organiques à celle d'un commerce de volailles à Augustodunum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire. Potentiel archéologique et environnemental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM; APDCA, Oct 2024, Nice, France. pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the identification of droppings to the poultry trade in ancient Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Quenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de l’Hydrosystème Saône-Rhône : Premiers résultats sur la Tille et la Grande Saône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Apr 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR Transrégional : Trajectoire(s) du socio-hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Landois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie de Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Bourgogne-Franche-Comté, MSHE C.N. Ledoux, Dec 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions and settlement dynamics in the Horn of Africa during the Holocene. The impact of the lacustrine evolutions of lake Abbe on the origins and consolidation of the first producer societies in the Gobaad basin (Djibouti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Biennal conference of the Society for Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Production dans la Corne de l’Afrique. Programme, Méthodes et Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’IRAH (Institut de Recherches Archéologiques et Historiques de Djibouti) &amp; CERD (Centre d'Etudes et de Recherches de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Djibouti (Djibouti), Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières Sociétés de Productions dans la Corne de l’Afrique : programme, méthodes et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Patrimoine. Etats des lieux et perspectives. 1ère table ronde, Institut d’études diplomatiques. Ministère des Affaires Etrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de la Tille (Côte-d’Or, Bourgogne), du Néolithique à l’Antiquité. Étude pluridisciplinaire du remplissage de struc tures archéologiques en creux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Maicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Basse Vallée de l'Ognon de l'Antiquité au Moyen Âge : évolution du paysage et dynamique du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes (06160), France. pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit-Saint-Bernard (Savoie -Vallée d’Aoste) : un bilan d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bron, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche archéologique et environnementale des premiers peuplements alpins autour du col du Petit Saint-Bernard (Savoie, Vallée d'Aoste): un bilan d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l'espace montagnard: confrontation d'expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Gap, France. pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l’exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Dumitroaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors: analyse pluridisciplinaire des niveaux néolithiques et protohistoriques de la Grande Rivoire (Sassenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société à la fin de la Préhistoire 7e Rencontres méridionales de Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres méridionales de Préhistoire récente Auvergne et Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le Néolithique ancien gardois : résultats des campagnes de fouille 2001-2002 de la grotte du Taï (Remoulins).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.321-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and consolidation of the first farming societies in the Horn of Africa. Results from latest research in the Republic of Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth Biennal conference of the Society for Africanist Archaeologists (SafA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Johannesburg, South Africa. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fenêtre &amp;quot;Saône&amp;quot; du PCR Transrégional &amp;quot;Trajectoire(s) de l'hydrosystème Saône-Rhône au paléoanthropocène&amp;quot; (Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et occupations humaines dans le finage dôlois. Premiers résultats de l'étude paléoenvironnementale réalisée à l'occasion de l'opération archéologique sur la ZAC du Pôle Innova à Choisey (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Granai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Labeaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l'Archéologie de Bourgogne-Franche-Comté. Besançon, 2-3 décembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de Culture, pp.88-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et histoire du remplissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-118, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03949036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie et micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Manen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins, Gard).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-106, 2022, 978-2-35842-030-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site archéologique d’Asa Koma : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asa Koma. Site néolithique dans le bassin du Gobaad (République de Djibouti)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.21-28, 2017, Collection « Mondes anciens »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’accumulation des dépôts intérieurs : approche micromorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Jean Vitus Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pas de fumet sans feu : cuisine et vie quotidienne auprès des moines de Tournus (IXe-XVIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, supplément (35), pp.52-59, 2014, Revue Archéologique de l’Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique final et le Bronze ancien (c.37 à 33) : résumé de la dynamique sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'écologie préhistorique, pp.233-241, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin Thomas et Voruz Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-241, 2013, Archives d'Ecologie Préhistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique moyen II de la grotte du Gardon : éléments de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Perrin; Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain), volume II. Du Néolithique moyen II au Bronze ancien (couches 46 à 33).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2013, 9782358420205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foyers du Néolithique moyen ST25 : micromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hélène Grau Bitterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grau Bitterli M.H. et Fierz-Dayer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix 6, Bevaix/Treytel-À Sugiez : histoire d'un complexe mégalithique néolithique, témoins d'habitats du Campaniforme et du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office et musée cantonal d'archéologie de Neuchâtel, pp.CDROM, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Voruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Gardon (Ain) : Volume 1 : Le site et la séquence néolithique des couches 60 à 47.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-564, 2009, 978-2-35842-0020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la géoarchéologie au diagnostic : l'exemple de la LGV Rhin-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherches Archeologiques Préventivies, pp.34-41, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie pastorale dans le nord du Vercors : analyse pluridisciplinaire des &amp;quot;fumiers&amp;quot; néolithiques et protohistoriques de la Grande Rivoire (Saussenage, Isère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Léopold Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres Méridionales de Préhistoire Récente, Lyon, novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, s.n., sous presse, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00327013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateau de Bevaix, 4. Etude géologique en contexte archéologique. Neuchâtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Weber-Tièche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole tumulaire de Briod-Conliège, rapport d'activités 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la Tène moyenne : Port-sur-Saône, rue de Remaucourt (Haute-Saône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; DRAC Bourgogne Franche-Comté, Service Régional de l'Archéologie; MSHE C. N. Ledoux (UAR3124); INRAP; CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une zone humide de La Tène ancienne Parcey, 45 rue de la Gare (Jura) : rapport de diagnostic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2023, 1 vol. (76 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire 2022, PCR «La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchini Vinçent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Herbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; MSHE Claude Nicolas Ledoux; INRAP. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthèlemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Widehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2022, 349 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection et diagnostic dans le cadre de la future extension de la carrière de Briod-Conliège : Conliège, carrière de Briod-Conliège (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sordoillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap BFC. 2021, 1 vol. (88 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE92D4D6"/>
+    <w:nsid w:val="F2D39D10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plata Montero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mart&#237;nez Torrecilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#225;mara Manzaneda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCSCB50B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Rey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-sordoillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6610-7980" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plata Montero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mart&#237;nez Torrecilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#225;mara Manzaneda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sordoillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Latron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Gou&#233;rou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCSCB50B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01924095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0093469014Z.000000000110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.04.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N9598NG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Thiam El Hadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piguet-Wernli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Voruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pouzolles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04529626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon-Labaune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w9ey-gh39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=la-grotte-du-gardon-ain-volume-i" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05479692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quenton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Landois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauliez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gutherz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bruxelles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Joan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Picavet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482570v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lucie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03142072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011286v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=gardon-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Grau Bitterli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Nicod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Picavet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376461v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weber-Ti&#232;che" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05424326v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taillandier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagache" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Defert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946728v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchini Vin&#231;ent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04540077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>