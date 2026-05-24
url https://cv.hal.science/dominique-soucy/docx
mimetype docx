--- v0 (2026-04-22)
+++ v1 (2026-05-24)
@@ -159,2893 +159,3000 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Jerez : le lieu commun symbolique comme outil didactique chez José Martí</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Soucy</w:t>
+                <w:t xml:space="preserve">Théâtre de la contre-visualité et d’inclusion sociale au Mexique. Le cas de Mulato teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Enjeux coloniaux sur les scènes d’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579893v1</w:t>
-[...40 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05579448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masonería ante la cuestión esclavista y la integración racial en Cuba en el siglo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MONTES GÓNZALEZ, Francisco;MARTÍN CASARES, Aurelia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REHMLAC : Revista de Estudios Históricos de la Masonería Latinoamericana y Caribeña</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Esclavitud, Mestizaje y Abolicionismo en el Mundo Hispánico: Horizontes Socioculturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, pp.231-244, 2015, 978-84-338-5793-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">ESTRADE, Paul, Severiano de Heredia, ce mulâtre cubain que Paris fit « maire » et la République, ministre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-maçonnerie en régime colonial au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire de la franc-maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 241-243, 2014, 978-2200248390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/caravelle.1298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05580001v1</w:t>
+                <w:t xml:space="preserve">hal-05579465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tentation réformiste dans la franc-maçonnerie cubaine (1874-1881). Vers l’intégration des femmes ?</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desde la otra orilla: la masonería francesa en su proyección hacia América</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRUZ OROZCO, José. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laïcité. La pensée et les hommes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Masonería e Ilustración. Del siglo de las luces a la actualidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones de la Universitat de Valencià, pp.77-88, 2011, 978-8437082714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579844v1</w:t>
+                <w:t xml:space="preserve">hal-05579486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomismo y masonería en Cuba</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Franc-maçonnerie et cohésion nationale à Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angelo Colombo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REHMLAC : Revista de Estudios Históricos de la Masonería Latinoamericana y Caribeña</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Gérard Brey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.239-247, 2009, Littérature et Histoire des Pays de Langues Européennes, 978-2848672458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579848v1</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05579856v1</w:t>
+                <w:t xml:space="preserve">hal-05579791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conservatisme mis en scène dans les Amériques. Une analyse théorico-sémiotique des discours visuel chez Donald Trump et Javier Milei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugio Chavez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues du Conservatisme dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIT UR3224, Mar 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual practices and social inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blended Intensive Programmes Creativity for inclusión</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stars EU, Nov 2025, Braganca, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistic practices : a powerful lever for social inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blended Intensive Programmes Inclusion ans social justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stars EU, Mar 2025, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historias individuales, historia compartida. La subversión de las narrativas dominantes en los documentales de Ambulante Más Allá» (México, 2012-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional El giro afectivo en el documental iberoamericano, Muestra Internacional documental de Bogotá</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIDBO; Universidad de Antioquia; Sorbonne Université; Université Cergy Paris; Université Javeriana de Bogotá, Oct 2025, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir et contre-pouvoir de l’affiche (Tchécoslovaquie – Cuba, 1950-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’affiche sous influence communiste. Pouvoir, contre-pouvoir et création graphique à Cuba et en Tchécoslovaquie - 1950-1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIT UR3224 - Axe 4 Pratiques visuelles et pensée sociale, Nov 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer et documenter Mulato teatro (Mexique). Retour d’expérience d’un projet de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International L’engagement dans tous ses états. Formes de l’engagement dans la création artistique des sociétés hispaniques (XXe et XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Université Paul-Valéry, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les francs-maçons à Cuba au dix-neuvième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promotion de l’Hispanisme en Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de l’Hispanisme en Martinique, Université des Antilles-Martinique, Feb 2019, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux coloniaux et franc-maçonnerie à Cuba au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Pratiques collectives au XIXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Logiques de l’Agir, Jan 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuestra América de José Martí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du Capes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Antonio de Castro y la opción reformista: desde La Cartera Cubana hasta Yara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Masonería española. Represión y exilios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, José Antonio Ferrer Benimeli, Oct 2009, Almeria, España. pp.411-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redes para hacer sociedades. Identidad e interés en el asociacionismo cubano (siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedad civil en contextos coloniales. Los casos de Cuba y Filipinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cergy Pontoise; GRIAHAL, Jun 2009, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuba face à son histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicole Fournaté, May 2008, Nancy, France. pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El dilema de la masonería ante el reto colonial (Cuba-España, siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Historia del Caribe/Historia Altántica: perspectivas de historia comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité Associée Universitat Jaume I; CSIC, Nov 2009, Castello de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis et l’Amérique Latine : de la Doctrine Monroe aux années Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Inter-Langues de l’APHEC EM Normandie Business School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APHEC EM, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La unión masónica cubana de 1881 : símbolo de una cohesión nacional naciente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposio Internacional El pensamiento caribeño –siglos XIX y XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Filosofía y Letras de la Universidad Carolina de Praga, Sep 2007, Prague, República Checa. pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las elites habaneras y sus redes de sociabilidad (1878-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2o Seminario Internacional Cuba y la plantación esclavista : Prácticas Sociales y Cultura Material,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Jaume I; Fundación Antonio Núñez Jiménez, Nov 2007, La Havane, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención del Gran Oriente de Francia en la historia masónica cubana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La masonería española en la época de Sagasta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEHME, Jul 2006, Logrono, España. pp.693-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc-maçonnerie et constructions nationales américaines. Approche comparative des processus continentaux et cubain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franc-maçonnerie et (re)construction nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH C.N. Ledoux; Université de Franche-Comté, Mar 2007, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomismo y masonería en Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Symposio Internacional de Historia de la Masonería Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de la Habana, Apr 2007, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construcción del ferrocarril entre La Habana y Matanzas : un primer paso hacia la hegemonía masónica habanera (1858-1878)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Taller Internacional de Problemas Teóricos y Prácticos de la Historia Regional y Local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Historia de Cuba, Apr 2006, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Palenque literario: un testimonio de la realidad masónica de Cuba (1876-1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Symposium Internacional La Masonería en Madrid y en España del siglo XVIII al XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEHME, Sep 2003, Leganés, España. pp.535-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc-maçonneries, francs-maçons et révolutions à Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International L’état de la recherche sur la Caraïbe hispanique : méthodes, problématiques, objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; Groupe de recherches HAH, Sep 2001, Saint-denis, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una mediología de la masonería cubana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Symposium Internacional La Masonería española en el 2000 : una revisión histórica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Segovia; CEHME, Oct 2000, Segovia, España. pp.993-999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Erwan Burel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Jerez : le lieu commun symbolique comme outil didactique chez José Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux coloniaux sur les scènes d’Amérique latine</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.119-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La masonería cubana ante la iniciación femenina: entre la tradición y el reformismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esclavitud, Mestizaje y Abolicionismo en el Mundo Hispánico: Horizontes Socioculturales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Franc-maçonnerie en régime colonial au XIXe siècle</w:t>
+              <w:t xml:space="preserve">REHMLAC : Revista de Estudios Históricos de la Masonería Latinoamericana y Caribeña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.114-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESTRADE, Paul, Severiano de Heredia, ce mulâtre cubain que Paris fit « maire » et la République, ministre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la franc-maçonnerie</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.276-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caravelle.1298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentation réformiste dans la franc-maçonnerie cubaine (1874-1881). Vers l’intégration des femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masonería e Ilustración. Del siglo de las luces a la actualidad</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laïcité. La pensée et les hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82-83, pp.401-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomismo y masonería en Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sappez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges offerts au Professeur Gérard Brey</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">REHMLAC : Revista de Estudios Históricos de la Masonería Latinoamericana y Caribeña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.90-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers partis politiques cubains et leur influence dans la constitution de l´Etat-nation (1878-1902)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La construction de l’Etat-nation en Amérique Latine, XIXe-XXe siècles, 15, pp.63-74. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579791v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alhim.2889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Piedra En El Zapato. Mulato Teatro, 20 ans de conscientisation (Documentaire, 51 min. VOST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve de composition au Capes externe d’espagnol. Méthode et entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2017, 978-2340018075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 2017, 978-2340018075</w:t>
+                <w:t xml:space="preserve">hal-05579457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux coloniaux et franc-maçonnerie à Cuba au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 230 p., 2016, 979-10-300-0038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+                <w:t xml:space="preserve">halshs-02521295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La franc-maçonnerie cubaine entre deux rives. Un renouveau historique à la lumière des archives du Grand Orient de France (XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 230 p., 2016, 979-10-300-0038-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 230 p., 2016, 979-10-300-0038-2</w:t>
+                <w:t xml:space="preserve">hal-05579764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masonería y nación. Redes masónicas y políticas en la construcción identitaria cubana (1811-1902)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Idea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 396 p., 2006, 978-8496640696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3055,477 +3162,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALEANO, Juan Carlos, Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LICHY, Diana, Couteau cérémonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLDAN, Blas, Le frêne et la Druidesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VELASCO, Patricia, Vient la Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">VELASCO, Patricia, Vient la Lumière</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERNÁNDEZ, Guillermo, Anthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soucy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CROSS, Elsa, Les Songes (élégies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRACHO, Coral, Trait du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3593,51 +3700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08373482"/>
+    <w:nsid w:val="84240073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3824,51 +3931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-soucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7988-8630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soucy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.1298" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sappez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.2889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refugio Chavez Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580098v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tronche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del Vecchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/enjeux-coloniaux-et-franc-maconnerie-a-cuba-au-xixe-siecle-un-renouveau-histor.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection-monde-maconnique/4434-enjeux-coloniaux-et-franc-maconnerie-a-cuba-au-xixe-siecle-un-renouveau-historique-a-la-lumiere-des-archives-du-grand-or" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicionesidea.shop/products/copia-de-estudios-masonicos-cinco-ensayos-en-torno-a-la-francmasoneria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-soucy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7988-8630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579448v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soucy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refugio Chavez Ramirez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580106v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tronche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.1298" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sappez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.2889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05623533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del Vecchio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/enjeux-coloniaux-et-franc-maconnerie-a-cuba-au-xixe-siecle-un-renouveau-histor.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/collection-monde-maconnique/4434-enjeux-coloniaux-et-franc-maconnerie-a-cuba-au-xixe-siecle-un-renouveau-historique-a-la-lumiere-des-archives-du-grand-or" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicionesidea.shop/products/copia-de-estudios-masonicos-cinco-ensayos-en-torno-a-la-francmasoneria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05580071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>