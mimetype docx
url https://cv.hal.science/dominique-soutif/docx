--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -5522,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B44013A"/>
+    <w:nsid w:val="4896D210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>