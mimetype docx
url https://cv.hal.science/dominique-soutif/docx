--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -5522,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4896D210"/>
+    <w:nsid w:val="EF51AD1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>