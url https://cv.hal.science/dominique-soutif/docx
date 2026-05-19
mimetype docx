--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -611,226 +611,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02972002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du fer : Comprendre la production, la circulation et l’utilisation des objets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+                <w:t xml:space="preserve">Quand la technologie LiDAR révèle l’ampleur de cités enfouies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (63), pp.65-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552915v1</w:t>
+                <w:t xml:space="preserve">hal-02388196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la technologie LiDAR révèle l’ampleur de cités enfouies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pottier</w:t>
+                <w:t xml:space="preserve">Le travail du fer : Comprendre la production, la circulation et l’utilisation des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 578, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388196v1</w:t>
+                <w:t xml:space="preserve">hal-02552915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkor. Au-delà des dieux et des rois. pour une archéologie de la matière</w:t>
               </w:r>
@@ -5522,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF51AD1A"/>
+    <w:nsid w:val="23A0C4CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +5753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-soutif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7422-1434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131352520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102592" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Evans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2014.1869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fletcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Im" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306539110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2010.1709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351128940-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Swenson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351128940-19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mc Clintok" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA030074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-soutif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7422-1434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131352520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Est&#232;ve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102592" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Evans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02793806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2014.1869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2014.6171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fletcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Im" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1306539110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2008.2378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2010.6137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2010.1709" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerschheimer Gerdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2008.6104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351128940-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Swenson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351128940-19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885356v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924508v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02331844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongduk Choi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mc Clintok" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01355425v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA030074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>