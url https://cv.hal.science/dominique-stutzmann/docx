--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -2820,50 +2820,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un trattato universale dei colori. Il ms. 2861 della Biblioteca Universitaria di Bologna, edizione del testo, traduzione e commento a cura di Francesca Muzio. Firenze : L. S. Olschki, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 286-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet 'Saint-Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2872,1148 +2945,1075 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Amis de l'IRHT. Bulletin de l'association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléographie latine et vernaculaire (livres et documents)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 143, pp.152-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ashp.1159⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01854632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un trattato universale dei colori. Il ms. 2861 della Biblioteca Universitaria di Bologna, edizione del testo, traduzione e commento a cura di Francesca Muzio. Firenze : L. S. Olschki, 2012</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Εἰκονοποιία. Digital imaging of ancient textual heritage. Proceedings of the international conference, Helsinki, 28-29 November 2010. Edited by Vesa Vahtikari, Mika Hakkarainen, Antti Nurminen. Helsinki : Societas scientiarum Fennica, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 286-287</w:t>
+              <w:t xml:space="preserve">, 2011, p. 653-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Εἰκονοποιία. Digital imaging of ancient textual heritage. Proceedings of the international conference, Helsinki, 28-29 November 2010. Edited by Vesa Vahtikari, Mika Hakkarainen, Antti Nurminen. Helsinki : Societas scientiarum Fennica, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiliguisme médiéval et systèmes graphiques des écritures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.139 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galim.2011.1990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gestes des évêques d’Auxerre. Sous la direction de Michel Sot. Tome II. Texte établi par Guy Lobrichon avec la collaboration de Marie-Hélène Depardon, Monique Goullet et Christiane Veyrard-Cosme. Traduction et notes par Noëlle Deflou-Leca, Marie-Hélène Depardon, Alain Dubreucq [ et al.]. Tome III. Établissement du texte, traduction et notes par Pierre Bonnerue, Noëlle Deflou-Leca, Marie-Hélène Depardon [et al.]. Paris : Les Belles Lettres, 2006 et 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p. 653-657</w:t>
+              <w:t xml:space="preserve">, 2011, p. 597-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications actuelles de l'informatique à la paléographie. Quelles méthodes pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Maniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Atanasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ceccherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56 (1), pp.139 - 140. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 56-57, p. 119-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Maniaci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01855141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléographie latine et vernaculaire (livres et documents)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56-57, p. 119-130</w:t>
+              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142, p. 128-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Gestes des évêques d’Auxerre. Sous la direction de Michel Sot. Tome II. Texte établi par Guy Lobrichon avec la collaboration de Marie-Hélène Depardon, Monique Goullet et Christiane Veyrard-Cosme. Traduction et notes par Noëlle Deflou-Leca, Marie-Hélène Depardon, Alain Dubreucq [ et al.]. Tome III. Établissement du texte, traduction et notes par Pierre Bonnerue, Noëlle Deflou-Leca, Marie-Hélène Depardon [et al.]. Paris : Les Belles Lettres, 2006 et 2009</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bondéelle-Souchier. Bibliothèques de l’ordre de Prémontré dans la France d’Ancien Régime. I. Répertoire des abbayes. II. Édition des inventaires. Paris : CNRS Éditions, 2000 et 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p. 597-601</w:t>
+              <w:t xml:space="preserve">, 2011, p. 634-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paléographie latine et vernaculaire (livres et documents)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image pas comme les autres : l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 142, p. 128-129</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, hors série, p. 22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne Bondéelle-Souchier. Bibliothèques de l’ordre de Prémontré dans la France d’Ancien Régime. I. Répertoire des abbayes. II. Édition des inventaires. Paris : CNRS Éditions, 2000 et 2006</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire à Fontenay. Esprit cistercien et pratiques de l'écrit en Bourgogne (XIIe-XIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118, p. 7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un deuxième fragment du poème historique de Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p. 634-637</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 2 (164), pp.573-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bec.2006.463712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Une image pas comme les autres : l'écriture</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomenklatur der gotischen Buchschriften : Nennen? Systematisieren? Wie und wozu?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, hors série, p. 22-23</w:t>
+              <w:t xml:space="preserve">IASLonline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Un deuxième fragment du poème historique de Froissart</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gestes des évêques d’Auxerre, t. I, sous la dir. de Michel Sot, texte établi par Guy Lobrichon avec la coll. de Monique Goullet, présentation, traduction et notes par Pierre Bonnerue, Marie-Hélène Depardon, Noëlle Deflou-Leca [ et al.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2 (164), pp.573-580. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, p. 325-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...92 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordonnance de Raymond d'Agoult de 1348 : transcription et glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Braid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 161 (2), pp.474-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bec.2003.463624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01276562v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01855231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Ouy. Les manuscrits de l’abbaye de Saint-Victor: catalogue établi sur la base du répertoire de Claude de Grandrue (1514), t. I, Introduction, concordances, index, t. II, Texte</w:t>
               </w:r>
@@ -4671,234 +4671,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IRHT's ongoing research on books of hours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COST Action PRAYTICIPATE WG1 Material Realities of Prayer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Online (Freiburg), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability of the so-called ‘New’ Methods of Writer Identification: Methodology and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scribes and Hands: Old and New Methods of Scribal Identification (800-1550), Twenty-third Colloquium of the Comité international de paléographie latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sciences « auxiliaires » (fondamentales) et humanités numériques – réflexions à propos du catalogage des manuscrits médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IRHT et les catalogues de manuscrits latins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531160v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05531815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HORAE Books of Hours. A thematic, dual portal</w:t>
               </w:r>
@@ -5698,165 +5698,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Granularité, fluidité et histoire de l’écriture : de quelques frontières en paléographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscrits et frontières. Journée thématique de l‘IRHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérémy Delmulle, Claudia Rabel, Jun 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Script evolution in late medieval manuscripts. Modeling databases and evaluating change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict and Resilience in a long-term perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univerzita Karlova, Feb 2024, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876950v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04877037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et politiques documentaires de l’Ordre cistercien aux XIIe et XIIIe siècles</w:t>
               </w:r>
@@ -6043,385 +6043,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Texts as images. Collaborating and training models for manuscript studies from layout segmentation to text recognition and to historical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHAI Seminar 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-PSL, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scrolling through Scrolls and Books in Books of Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Image of the Book: Representing the Codex from Antiquity to the Present 16th Annual Lawrence J. Schoenberg Symposium on Manuscript Studies in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Text Recognition (ATR): New Horizons for Historians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHAI Seminar 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS-PSL, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Von der historischen Quelle zum Volltext: Anwendung automatisierter Schrifterkennung (ATR) / De la source au texte intégral. L’utilisation de la reconnaissance automatique des caractères (ATR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Historique Allemand de Paris, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reshuffling of the Biblical Texts in the Bible and Liturgical Books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Přednáška</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jednota klasických filologů (JKF) / Ústav řeckých a latinských studií (ÚŘLS) / KREAS - Charles University, Mar 2023, Praha ; Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closeness, Distance, and Identification of Writers in Latin Paleography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions of Writing in Papyri. Crossing Close and Distant Readings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370388v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04370145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision and codicology at large scale: looking at (many) books of hours and cartularies</w:t>
               </w:r>
@@ -7186,217 +7186,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HORAE-Hours - Recognition, Analysis, Editions (ANR-17-CE38-0008) and some other projects starting with “H”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book History with Heurist: the challenges and potential of a databasing platform / L’histoire du livre avec Heurist : enjeux et potentiels d’une plateforme de base de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916921v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d’un modèle latin : les sermons In laudibus Virginis matris de Bernard de Clairvaux</w:t>
               </w:r>
@@ -8144,316 +8144,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hours: Recognition, Analysis, Editions – HORAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et patrimoine. Enjeux et questions actuels / Digital technology and heritage. Challenges and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History of Medieval Europe – HOME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et patrimoine. Enjeux et questions actuels / Digital technology and heritage. Challenges and issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, Unknown Region. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’intelligence artificielle transcrit, indexe et catalogue. L’analyse automatisée des manuscrits médiévaux dans les projet HIMANIS, HOME et HORAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalla carta al web e ritorno. Quale presente e quale futuro per il Digital Cultural Heritage? Progetti, metodi e strategie a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Roma, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réseaux et politiques documentaires de l’Ordre cistercien aux XIIe et XIIIe siècles : des abbayes et des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e rencontre Res-Hist Réseaux bipartis en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503301v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-03503153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRHT, Fragment 7: un autographe du Speculum judiciale de Guillaume Durand</w:t>
               </w:r>
@@ -8653,50 +8653,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Books of Hours: the First Liturgical Corpus for Text Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille (Virtual), France. pp.776-784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Text Segmentation for Medieval Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8734,217 +8859,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING'2020 The 28th International Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.6240-6251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.549⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03100170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of sequential and combined approaches for named entity recognition in a corpus of handwritten medieval charters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Maarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Zenklová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.79-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books of hours as text compilations in the Low countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8960,576 +9094,576 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks of Manuscripts, Networks of Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evina Steinová (Huygens ING), Oct 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abréviations dans les manuscrits français du XIIIe siècle : analyses statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Ceresato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'emersione delle scritture volgari – L’émergence des écrits en langue vulgaire – The rise of vernacular writing La prospettiva paleografica – Le point de vue paléographique – The palaeographical perspective. XXI Convegno del Comité international de paléographie latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Firenze, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text Content Based Layout Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramón Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.79-84, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.00025⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hamel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICFHR 2020 Competition on Image Retrieval for Historical Handwritten Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anguelos Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Christlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.258-263, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.0005⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.216-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...70 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic page classification in a large collection of manuscripts based on the International Image Interoperability Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boroş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.0004⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.756-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HORAE: an annotated dataset of books of hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9547,790 +9681,656 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 5th International Workshop on Historical Document Imaging and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.7-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3352631.3352633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réutilisation de textes dans les manuscrits anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICDAR 2019 Competition on Image Retrieval for Historical Handwritten Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Christlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anguelos Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Maier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.756-762, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00126⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1505-1509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated DH. Rationale of the HORAE Research Project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34894/TDLBUD⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Automatic Variant Analysis of Ancient Devotional Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Workshop on Computational Approaches to Historical Language Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-located with ACL 2019, Aug 2019, Florence, Italy. pp.240-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-4730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures de la chancellerie pontificale dans le paysage européen (XIIe -XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les actes pontificaux. Un trésor à exploiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628606v1</w:t>
-              </w:r>
-[...509 lines deleted...]
-                <w:t xml:space="preserve">hal-02427214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writer Identification and Script Classification : Two Tasks for a Common Understanding of Cultural Heritage</w:t>
               </w:r>
@@ -11382,50 +11382,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Specifying a TEI-XML Based Format for Aligning Text to Image at Character Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Cultural Heritage Markup.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Washington, DC, United States. pp.BalisageVol16-Lavrentiev01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4242/BalisageVol16.Lavrentiev01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Encoding Allographs: (ab?)Using the &lt;g&gt; Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11434,230 +11538,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Text and Image to Historical Resource: Text-Image Alignment for Digital Humanists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bluche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11773,51 +11773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-free text-image alignment for medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13364,199 +13364,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une application iPad pour l’annotation collaborative des manuscrits médiévaux avec le protocole SharedCanvas: &amp;quot;Formes à toucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonicel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Duntze; Torsten Schaßan; Georg Vogeler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kodikologie und Paläographie im digitalen Zeitalter 3 / Codicology and Palaeography in the Digital Age 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BoD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 2015, 978-3-7347-9899-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Notices n° 35b, 46b, 103 (manuscrits Saint-Omer BASO 380 ; Dijon, Archives départementales Côte d'Or, 11 H 1159*, Paris, BnF latin 983A]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Baudin; Nicolas Dohrmann; Laurent Veyssière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux : l’aventure cistercienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, p. 346-347, 376-377, 488-490, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854625v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01854580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du scriptorium et correction des textes d'après les Enarrationes in Psalmos de l'abbaye cistercienne de Fontenay (Paris, Bibliothèque nationale de France, Arsenal, ms. 302)</w:t>
               </w:r>
@@ -14924,602 +14924,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HIMANIS-Scribes. Writer identification in French Royal Chancery Registers JJ37-JJ50 (1303-1315) - Annotated Images and Computational Palaeographic Analysis. Dataset and code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10881910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HORAE-LSv2. Layout Segmentation Dataset for Medieval Books of Hours (Version 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16919910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16919910⟩</w:t>
+                <w:t xml:space="preserve">hal-05529741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HORAE_Minit. Book of hours, Miniatures and Initials: Yolo models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17279774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HORAE_Minit. Book of hours, Miniatures and Initials: dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10881910⟩</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17279363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17279774⟩</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dated and Datable Manuscripts: dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6507965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17279363⟩</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelerinage: Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6507981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pelerinage: Dataset</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PsautierIMS: dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6507981⟩</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6507973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917820v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03917821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontenay Dataset. Original Charters From Fontenay before 1213</w:t>
               </w:r>
@@ -17402,51 +17402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24E40178"/>
+    <w:nsid w:val="148F7B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17550,51 +17550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52198380"/>
+    <w:nsid w:val="5065F6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17784,51 +17784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-stutzmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3705-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08848565X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61764538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122807997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/ecmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/himanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/oriflamms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-CORP-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/1592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/oriflamms/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Liris-Pleiad/oriflamms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/saint-omer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/fama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fama.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/collection-privee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ivato/OAProto/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2015000495_formes-a-toucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clamm.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanum.ephe.fr/fr/pal%C3%A9ographie-et-%C3%A9dition-%C3%A9lectronique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bartik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.105785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/bibagglomerationdesaintomer/docs/livret_expojdm_07/1?e=2163224/14934654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Muzerelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lano&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Peyrafort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tylus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v9i1.139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Reignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tensmeyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Christlein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02430291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maarand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moufflet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablatnig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tarte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.4.7.112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.16.3.81-95" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2006.463712" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276562v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Braid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2003.463624" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yatsyk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04766901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Siglidis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370388v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seuret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolaou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rodr&#237;guez-Salas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Weichselbaumer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_41" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503155v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503154v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112110v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Romero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Zenklov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Ceresato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Prieto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Bosch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vidal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352633" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Toumi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rouchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00126" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Currie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4730" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34894/TDLBUD" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409038v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427214v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00242" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukalpa Chanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Okafor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Schomaker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.82" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570264v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haitink" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00067" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.59" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854944v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.97" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cuong Kieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.74" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.67" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094083v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gurrado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525658v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525653v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370884v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2521" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586603v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB-EB.5.124983" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120721" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/7072-9782600057448.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426342v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Palaeography/Brookes-Rehbein-Stokes/p/book/9781472467096" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.114620" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854569v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111131" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854625v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonicel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kups.ub.uni-koeln.de/7705/1/KPDZ3_5.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855398v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB.1.101494" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moirez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769837v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529749v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18280801" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16919910" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529757v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10881910" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279774" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917825v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507981" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917820v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507973" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917821v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507965" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507963" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529771v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6671461" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5805652" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503063v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseut De Kernier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter M&#252;hlberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5535306" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503062v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaffenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5600884" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355867v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3262372" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855271v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355864v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355860v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355866v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-stutzmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3705-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08848565X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61764538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122807997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/ecmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/himanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/oriflamms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-CORP-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/1592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/oriflamms/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Liris-Pleiad/oriflamms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/saint-omer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/fama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fama.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/collection-privee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ivato/OAProto/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2015000495_formes-a-toucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clamm.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanum.ephe.fr/fr/pal%C3%A9ographie-et-%C3%A9dition-%C3%A9lectronique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bartik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.105785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/bibagglomerationdesaintomer/docs/livret_expojdm_07/1?e=2163224/14934654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Muzerelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lano&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Peyrafort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tylus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v9i1.139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Reignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tensmeyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Christlein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02430291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maarand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moufflet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablatnig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tarte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.4.7.112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.16.3.81-95" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2006.463712" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Braid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2003.463624" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yatsyk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04766901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Siglidis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seuret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolaou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rodr&#237;guez-Salas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Weichselbaumer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_41" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Romero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Zenklov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Ceresato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Prieto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Bosch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vidal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Toumi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rouchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352633" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Currie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00242" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34894/TDLBUD" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628606v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukalpa Chanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Okafor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Schomaker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.82" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570264v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haitink" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00067" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.59" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854944v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.97" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cuong Kieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.74" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.67" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094083v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gurrado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525658v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525653v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370884v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2521" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586603v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB-EB.5.124983" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120721" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/7072-9782600057448.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426342v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Palaeography/Brookes-Rehbein-Stokes/p/book/9781472467096" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.114620" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854569v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111131" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854580v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonicel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kups.ub.uni-koeln.de/7705/1/KPDZ3_5.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855398v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB.1.101494" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moirez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769837v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529749v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18280801" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529757v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10881910" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529741v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard Leterme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16919910" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279774" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507965" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917825v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507981" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507973" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507963" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529771v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6671461" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5805652" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503063v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseut De Kernier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter M&#252;hlberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5535306" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503062v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaffenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5600884" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355867v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3262372" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855271v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355864v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355860v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355866v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>