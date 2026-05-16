--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,17347 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17296 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Stutzmann </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann est directeur de recherche CNRS et professeur honoraire à la Humbold-Universität zu Berlin</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3705-5825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08848565X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61764538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=qKVQ-w8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000122807997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS (Institut de Recherche et d'Histoire des Textes)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur honoraire à la Humboldt-Universität zu Berlin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archiviste paléographe (2002), docteur en histoire (2009), habilité à diriger des recherches (2021), j'ai été recruté comme chargé en recherche (1re classe) à l'Institut de Recherche et d'Histoire des Textes en octobre 2010 avec un projet de recherche présenté sous le titre «Code graphique et normes sociales : pour une analyse électronique des écritures médiévales», puis élu directeur de recherche en 2021 et depuis 2023 également professeur honoraire à la Humboldt-Universität de Berlin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches actuelles portent, d'une part, sur le système graphique des écritures médiévales dans l'espace français du XIIe au XVe siècles et sur les modalités de leur évolution et, d'autre part, sur l'élaboration d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«paléographie artificielle», c'est-à-dire l'application de l'intelligence artificielle pour avancer nos connaissances en histoire de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches consistent, en partant de l'analyse codicologique et paléographique des manuscrits, à développer une compréhension globale des phénomènes scripturaux en tant que faits culturels et sociaux. Ces recherches s'inscrivent pleinement dans le cadre des Humanités numériques et de ce que Mike Kestemont et moi avons appelé «paléographie artificielle». En effet, je mets à profit l'informatique et l'intelligence artificielle pour la reconnaissance et la caractérisation des formes d'écriture, permettant à l'ordinateur non seulement de lire les manuscrits médiévaux, mais de participer à l'étude de l'évolution graphique et des phénomènes sociaux (classification automatisée des écritures, datation des manuscrits, reconnaissance des mains). Ainsi, dans le projet de recherche HIMANIS, par exemple, nous sommes parvenus – ce qui est une première mondiale – à lire et indexer avec succès un très large corpus de sources médiévales, en l'occurrence plus de 70 000 pages des registres du Trésor des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette spécificité m'a conduit à développer des collaborations très approfondies avec les spécialistes des sciences de l'ingénieur, y compris dans le cadre de partenariats avec des collectionneurs, mécènes et entreprises privés. Je pilote ainsi de nombreux projets, financés à hauteur de plus de deux millions d'euros par des institutions nationales, européennes ou internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OPERA-IRHT (DIM PAMIR 2024-2025, budget global 98 k€), visant à la création d'un référentiel &amp;quot;oeuvres&amp;quot; pour le Moyen Âge ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HOME (JPI Cultural Heritage, 2018-2021, subvention 422 k€), visant à la création d'un environnement de recherche permettant des recherches dans les cartulaires et registres médiévaux européens ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HORAE (ANR, 2018-2022, subvention 402 k€), visant à l'étude du texte des livres d'heures manuscrits du Moyen Âge ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Horae Pictavenses (Biblissima, subvention 31 k€), visant à l'étude des livres d'heures manuscrits et imprimés, de la Médiathèque de Poitiers et des livres d'heures à l'usage de Poitiers ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECMEN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ville de Paris, 2015-2019, subvention 260 k€) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIMANIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(JPI Cultural Heritage, 2015-2017, subvention 410 k€) et carnet de recherche himanis.hypotheses.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Saint-Bertin, centre culturel du viie au xviiie siècle (Biblissima, 2014-2015, subvention 135 k€) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIFLAMMS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(ANR, 2013-2016, subvention 241 k€) : présentation sur le site de l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Carnet de recherche </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oriflamms.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport final</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, corpus en open access sur Github [</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/oriflamms/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">], logiciel d'alignement en open source [</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/Liris-Pleiad/oriflamms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IRHT, EPHE, ENC, 2010-..., financement 30 k€) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (mécénat, 2012-2017, subvention 149 k€) et publication de la base </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionneurs </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(mécénat, 2012-2017, 12 k€) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formes à toucher (GIS Sourcem, 2012-2013, 7,5 k€), ayant abouti à la création d'une application iPad en open source disponible à l'adresse suivante : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/ivato/OAProto/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> [présentation sur le site de la BNF : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2015000495_formes-a-toucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deux nouveaux projets viennent d'être financés : HOME et HORAE, qui se fondent sur le succès du projet HIMANIS. En appliquant les mêmes technologies d'intelligence artificielle et de reconnaissance d'écriture manuscrite pour les textes médiévaux et en mettant en œuvre les technologies de linguistique computationnelle (reconnaissance d'entités nommées, détection de parallèles textuels), nous avons l'ambition de créer des contextes nouveaux d'analyse des sources médiévales : identification des personnes et des lieux, analyse de réseaux humains et textuels, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En parallèle, j'ai coorganisé deux compétitions en informatique sur des corpus annotés ont permis d'approfondir notre compréhension des types d'écritures au Moyen Âge (voir le site des compétitions : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://clamm.irht.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ainsi, mon activité de recherche scientifique vise à établir de nouveaux standards pour l'analyse de la civilisation écrite, en positionnant la paléographie dans le champ des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et en ouvrant le dialogue avec les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sciences de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, tout en réaffirmant sa place comme discipline de l'histoire visant à étudier les normes sociales induites par la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">civilisation de l'écrit et la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité se répartit harmonieusement entre plusieurs pôles qui s'enrichissent réciproquement. L'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">encadrement de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec la responsabilité de l'équipe de «paléographie latine» à l'IRHT (un ingénieur de recherche titulaire et quatre ingénieurs en CDD) complète le pilotage des projets financés et favorise la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche disciplinaire d'excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, notamment avec un travail approfondi de dépouillement et d'analyse des sources. Les résultats de mes recherches ouvrent de nouvelles perspectives sur la manifestation d'identités collectives par l'écriture, sur le rôle prescriptif de l'Ordre cistercien dans la diffusion des textes et sur le développement des collections livresques monastiques bénédictines, sur les connotations sociales de l'écriture et le domaine du sacré, sur le rapport de l'écriture à la vérité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche de haut niveau est un préalable à un </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dialogue interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> réussi, tant entre humanités et sciences de l'ingénieur qu'entre les différents champs des humanités. Deux de mes projets associent des chercheurs en analyse d'image, et nous avons les meilleurs résultats au monde en alignement texte-image. Mes projets en humanités décloisonnent de même histoire, linguistique, histoire de l'art, diplomatique etc. Le tout est sous-tendu par une réflexion sur la normalisation, les formats et l'interopérabilité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">enseignement et la transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> se nourrissent de ces recherches. Outre de nombreuses communications, l'encadrement d'étudiants de master, je suis chargé de conférence à l'École Pratique des Hautes Études (</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie médiévale et édition électronique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et intervenants dans plusieurs formations et séminaires. J'ai également été commissaire de l'exposition Jeux de mains : portraits de scribes (sept-déc. 2015), dont les forts taux de fréquentation ont confirmé qu'il est possible de transmettre des savoirs de haut niveau à un large public.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontenay OCist. Recueil des actes de l’abbaye cistercienne de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tscherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Bartik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cisterciens et la transmission des textes (XIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falmagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Turcan-Verkerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.556, 2018, 978-2-503-55305-4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BHCMA-EB.5.105785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruling the Script in the Middle Ages: Formal Aspects of Written Communication (Books, Charters, and Inscriptions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Vogeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 35, 2017, Utrecht Studies in Medieval Literacy, 978-2-503-56743-3. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.109651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mains: portraits de scribes dans les manuscrits de la Bibliothèque d'agglomération de Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service communication de la CASO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-9553126-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscrits datés des bibliothèques de France. II. Laon, Saint-Quentin, Soissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Muzerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Peyrafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2, 2013, Catalogue des manuscrits datés. France, 978-2-271-07762-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits médiévaux français et occitans de la Preußische Staatsbibliothek et de la Staatsbibliothek zu Berlin Preußischer Kulturbesitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Tylus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harrassowitz, pp.359, 2007, Staatsbibliothek Preußischer Kulturbesitz. Kataloge der Handschriftenabteilung. Reihe 1. Handschriften ; 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un livre, une foi, une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artlys, pp.96, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00524804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alcobaça à Heiligenkreuz : les Sentences de Hugues de Saint-Victor et leur diffusion au sein de l’ordre cistercien aux XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1-4), pp.5-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books of hours as codified compilations of compilations: Textual networks and hybridization of uses in the Low Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Network Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.130-183. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25517/jhnr.v9i1.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mystère de l’incarnation et de la renaissance : les belles lettres des cisterciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (1-2), pp.119-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’index papier à la base de données et aux cartes : les registres médiévaux du Trésor des chartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de l'IRHT. Bulletin de l'association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writer Identification and Script Classification. Two Tasks for a Common Understanding of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscript cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique et segmentation thématique de livres d’heures manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, TAL et humanités numériques, 60 (3), pp.13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture des manuscrits médiévaux grâce à l'intelligence artificielle : une grande première de l'IRHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de l'IRHT. Bulletin de l'association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et humanités numériques : déchiffrement des écritures médiévales, analyse des écritures et étude des sources en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 54, p. 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIMANIS La recherche en plein texte pour les manuscrits médiévaux et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, printemps-été 2018, n° 137, p. 65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie : la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 439, p. 30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Paleography: Computational Approaches to Identifying Script Types in Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kestemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92 (S1), pp.S86-S109. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/694112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Text Search in Medieval Manuscripts: Issues and Perspectives of the HIMANIS Project for Electronic Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (73), pp.67 - 96. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Palaeography: New Machines and Old Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Hassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sablatnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Tarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.112-134. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.4.7.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie latine et vernaculaire (livres et documents)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, p. 163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le récit des origines : les chartes de fondation de La Bussière et l’enjeu mémoriel des actes diplomatiques (1131 - vers 1170)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1-2), pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie latine et vernaculaire(livres et documents)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144, p. 115-128. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.1485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie des formes et encodage des textes manuscrits médiévaux. Le projet ORIFLAMMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.81-95. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.16.3.81-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un trattato universale dei colori. Il ms. 2861 della Biblioteca Universitaria di Bologna, edizione del testo, traduzione e commento a cura di Francesca Muzio. Firenze : L. S. Olschki, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 286-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet 'Saint-Omer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de l'IRHT. Bulletin de l'association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie latine et vernaculaire (livres et documents)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 143, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image pas comme les autres : l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors série, p. 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiliguisme médiéval et systèmes graphiques des écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Livre Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.139 - 140. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galim.2011.1990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Εἰκονοποιία. Digital imaging of ancient textual heritage. Proceedings of the international conference, Helsinki, 28-29 November 2010. Edited by Vesa Vahtikari, Mika Hakkarainen, Antti Nurminen. Helsinki : Societas scientiarum Fennica, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 653-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gestes des évêques d’Auxerre. Sous la direction de Michel Sot. Tome II. Texte établi par Guy Lobrichon avec la collaboration de Marie-Hélène Depardon, Monique Goullet et Christiane Veyrard-Cosme. Traduction et notes par Noëlle Deflou-Leca, Marie-Hélène Depardon, Alain Dubreucq [ et al.]. Tome III. Établissement du texte, traduction et notes par Pierre Bonnerue, Noëlle Deflou-Leca, Marie-Hélène Depardon [et al.]. Paris : Les Belles Lettres, 2006 et 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications actuelles de l'informatique à la paléographie. Quelles méthodes pour quelles finalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Maniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Atanasiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Ceccherini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falmagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guerreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Livre Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56-57, p. 119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie latine et vernaculaire (livres et documents)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142, p. 128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier. Bibliothèques de l’ordre de Prémontré dans la France d’Ancien Régime. I. Répertoire des abbayes. II. Édition des inventaires. Paris : CNRS Éditions, 2000 et 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, p. 634-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à Fontenay. Esprit cistercien et pratiques de l'écrit en Bourgogne (XIIe-XIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118, p. 7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un deuxième fragment du poème historique de Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (164), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2006.463712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenklatur der gotischen Buchschriften : Nennen? Systematisieren? Wie und wozu?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASLonline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gestes des évêques d’Auxerre, t. I, sous la dir. de Michel Sot, texte établi par Guy Lobrichon avec la coll. de Monique Goullet, présentation, traduction et notes par Pierre Bonnerue, Marie-Hélène Depardon, Noëlle Deflou-Leca [ et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnance de Raymond d'Agoult de 1348 : transcription et glossaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Braid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 161 (2), pp.474-491. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2003.463624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Ouy. Les manuscrits de l’abbaye de Saint-Victor: catalogue établi sur la base du répertoire de Claude de Grandrue (1514), t. I, Introduction, concordances, index, t. II, Texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 338-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscrits datés des bibliothèques publiques de France, collection publiée sous le patronage du Comité international de paléographie latine pour faire suite au Catalogue des manuscrits en écriture latine portant des indications de date de lieu ou de copiste, t.I, Cambrai , par Denis Muzerelle, avec la collaboration de Geneviève Grand, Guy Lanoë, Monique Peyrafort-Huin. Paris, C.N.R..S éditions, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, p. 711-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pahud. Le cartulaire de Romainmôtier (XIIe siècle), introduction et édition critique (Lausanne : Université de Lausanne, Faculté des lettres, section d'histoire médiévale, 1998 ; in-8°, 248 pages [Cahiers lausannois d'histoire médiévale, 2])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p. 635-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic cataloguing of the Books of Hours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Yatsyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruse of Reuse: Detecting Text Similarity with AI in Historical Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Medieval Research, Austrian Academy of Sciences; The Social Life of Early Medieval Normative Texts’ SOLEMNE, Radboud University, Mar 2026, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of IIIF: Advancing Open Science and Accessibility through Interoperable Digital Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kalfatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRHT's ongoing research on books of hours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PRAYTICIPATE WG1 Material Realities of Prayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Online (Freiburg), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the so-called ‘New’ Methods of Writer Identification: Methodology and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scribes and Hands: Old and New Methods of Scribal Identification (800-1550), Twenty-third Colloquium of the Comité international de paléographie latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences « auxiliaires » (fondamentales) et humanités numériques – réflexions à propos du catalogage des manuscrits médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'IRHT et les catalogues de manuscrits latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devotional Networks and Hybrid Texts in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Approaches to Pre-Modern Texts and Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du machine learning à l’IA générative : vocabulaire et historique des IA en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IA au service de la recherche historique : vocabulaire, historique, projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boris Bove, Jun 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archival Studies and AI. Building New Communities of Knowledge for Medieval Documentary Heritage in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARUS Convention #35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Venice Centre for Digital and Public Humanities (VeDPH) / Ca’ Foscari University of Venice Venice, Nov 2025, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine fluide Textkultur. Zirkulation und Variabilität devotionaler Texte im Mittelalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mittelalter-Kolloquium Berlin-Potsdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Ertl, Stefan Esders, Jörg Feuchter, Gerda Heydemann, Christine Kleinjung, Barbara Schlieben, Dorothea Weltecke, Apr 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI, Image Analysis, and Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de Paleografia e Diplomática (Evora)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE Books of Hours. A thematic, dual portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Biblissima+ 2025. Cultures écrites anciennes sans frontières : Forum international des portails</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblissima+, May 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les monastères français et autrichiens au travers de leur production diplomatique à l’aide de l’ordinateur – résultats du projet ANR-FWF BeCoRe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Foucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giovannangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Helias-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens papiers, vieux parchemins et nouvelles technologies : l’intelligence artificielle pour explorer les collections des Archives départementales de Côte-d’Or et d’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Barret; Édouard Bouyé, Feb 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04966310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Analysis of Liturgical Use in Books of Hours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mmmonk School 2025. Special edition on Books of Hours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Openbare Bibliotheek Brugge, Dec 2025, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence: Image Analysis Applied to Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Medieval Studies Institute (DMSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leeds University; N. Kivilcim Yavuz; Laura Morreale, Jul 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long life of books of hours. Linguistic and textual diversity from the medieval to the early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Long Life of the Religious Book in Western Europe (c. 800 – 1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond transcription : Searching for liturgical patterns in Books of Hours through text reuse detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Yatsyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series of lectures on Digital humanities at the Institute for Medieval Research of the Austrian Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Medieval Research of the Austrian Academy of Sciences, Mar 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grundwissenschaften, Geschichtswissenschaft, Digital History - als Gemeinschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Geschichte religiöser Gemeinschaften im hohen und späten Mittelalter an der Schnittstelle von Urkundenforschung und Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Klosterneuburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-tech AI: Iconography for everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biblissim-ia-2024 | Intelligence artificielle et la reconnaissance de formes et d'écritures manuscrites: Journées annuelles du cluster 3 de l'EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Stökl (EPHE-AOROC), Peter Stokes (EPHE-AOROC), Dominique Stutzmann (IRHT-CNRS), Malamatenia Vlachou-Efstathiou (IRHT-CNRS), Mar 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interpretable Deep Learning Approach for Morphological Script Type Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Siglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Palaeography, ICDAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athènes, Greece. pp.3-21, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70642-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches &amp;quot;Low Tech&amp;quot; pour l'innovation numérique dans le domaine des cultures écrites anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MSH Mondes / Huma-Num Lab Les sciences humaines et sociales à l’ère numérique : entre Low Tech et informatisation générale des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Pouyllau (CNRS,Huma-Num Lab); Julien Schuh (Université Paris Nanterre, MSH Mondes - UAR 3225), Apr 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04774607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script evolution in late medieval manuscripts. Modeling databases and evaluating change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflict and Resilience in a long-term perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerzita Karlova, Feb 2024, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granularité, fluidité et histoire de l’écriture : de quelques frontières en paléographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrits et frontières. Journée thématique de l‘IRHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérémy Delmulle, Claudia Rabel, Jun 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et politiques documentaires de l’Ordre cistercien aux XIIe et XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études cisterciennes : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Barbier, Alexis Grélois, Marlène Helias-Baron, Benoît Rouzeau, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks and collection development policies of the Cistercian order in the 12th and 13th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text reuse detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles University. Faculty of Philosophy. PhD Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Praha ; Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in digital codicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague Medieval DH Storming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Praha ; Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatische Texterkennung (ATR) in der Mediävistik: Werkstattbericht zu den Projekten Himanis und Home und neue Perspektiven für Historiker:innen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschungskolloquium - Fachbereich Geschichts- und Kulturwissenschaften - Freie Universität Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les registres du Trésor des chartes : des regestes et index publiés à l'indexation par intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’honneur retrouvé du regeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guyotjeannin; Rolf Große, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Recognition (ATR): New Horizons for Historians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Von der historischen Quelle zum Volltext: Anwendung automatisierter Schrifterkennung (ATR) / De la source au texte intégral. L’utilisation de la reconnaissance automatique des caractères (ATR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Allemand de Paris, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reshuffling of the Biblical Texts in the Bible and Liturgical Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Přednáška</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jednota klasických filologů (JKF) / Ústav řeckých a latinských studií (ÚŘLS) / KREAS - Charles University, Mar 2023, Praha ; Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closeness, Distance, and Identification of Writers in Latin Paleography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions of Writing in Papyri. Crossing Close and Distant Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texts as images. Collaborating and training models for manuscript studies from layout segmentation to text recognition and to historical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Boillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHAI Seminar 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-PSL, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrolling through Scrolls and Books in Books of Hours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Image of the Book: Representing the Codex from Antiquity to the Present 16th Annual Lawrence J. Schoenberg Symposium on Manuscript Studies in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Philadelphia (PA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Vision and codicology at large scale: looking at (many) books of hours and cartularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel approaches to Digital Codicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources textuelles médiévales en images et en mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master d'Études Médiévales Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications au passé et détournements de l'analyse de réseaux par les historien:ne:s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux et applications : approches interdisciplinaires en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities and practices, granularity and fluidity: Past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2023 Workshop on Computational Paleography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Städtische Kopialbücher in Frankreich: von Henri Stein zur Handwritten Text Recognition im HOME-Projekt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadtbücher - Zugang und Forschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et manuscrits médiévaux : de l’image numérique à l’analyse historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal IRAMAT / POLEN / Pouvoirs, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Feb 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI, Github, Zenodo, IIIF, Heurist, Docker. Looking back on data management, tools, and processes in the funded projects Oriflamms, Ecmen, Fama, Himanis, Horae, and Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, Jul 2022, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de chartes et leur écriture : registres et cartulaires dans l’espace français (1250-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-second Colloquium of the Comité international de paléographie latine: Encounters in written culture: influence, interchange, transfer, reception? / XXIIe colloque du Comité international de paléographie latine. Rencontres et culture écrite : influence, échange, transfert, réception ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Praha, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE-Hours - Recognition, Analysis, Editions (ANR-17-CE38-0008) and some other projects starting with “H”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book History with Heurist: the challenges and potential of a databasing platform / L’histoire du livre avec Heurist : enjeux et potentiels d’une plateforme de base de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Trier, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Wort und Bild. Zur Analyse mittelalterlicher Schriftquellen mit digitalen Methoden am Beispiel von Stundenbüchern und Urkundenregistern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital History Berlin Forschungskolloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital History Professur, Nov 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’un modèle latin : les sermons In laudibus Virginis matris de Bernard de Clairvaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions monastiques du Nord-Est de l’espace d’oïl au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité de la recherche : vérité terrain et formalisation du corpus et des traitements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche reproductible: regards croisés en SHS. Journées annuelles du réseau Mate-shs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval manuscripts and artificial intelligence: from digital images to historical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrito y pantalla: innovaciones y tendencias de formación e investigación en paleografía y cultura manuscrita digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hours: Recognition, Analysis, Editions – HORAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine. Enjeux et questions actuels / Digital technology and heritage. Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Medieval Europe – HOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et patrimoine. Enjeux et questions actuels / Digital technology and heritage. Challenges and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, Unknown Region. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’intelligence artificielle transcrit, indexe et catalogue. L’analyse automatisée des manuscrits médiévaux dans les projet HIMANIS, HOME et HORAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla carta al web e ritorno. Quale presente e quale futuro per il Digital Cultural Heritage? Progetti, metodi e strategie a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Roma, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et politiques documentaires de l’Ordre cistercien aux XIIe et XIIIe siècles : des abbayes et des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontre Res-Hist Réseaux bipartis en histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das HORAE Projekt: Stundenbücher, liturgische Gebräuche und Textüberlieferung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Repertorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2021 Competition on Historical Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rodríguez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Weichselbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cham, Unknown Region. pp.618--634, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval manuscripts from digitization to historical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the way to the future of Digital Manuscript Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud University, Oct 2021, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE Hours : Recognition, Analysis, Edition (ANR-17-CE38-0008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BnF DataLab « Transcription d'écritures manuscrites »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et image : les livres d'heures manuscrits vus par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRHT, Fragment 7: un autographe du Speculum judiciale de Guillaume Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire des bibliothèques anciennes, IRHT, 2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aubervilliers, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition for French medieval charters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Torres Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Natural Language Processing for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books of Hours: the First Liturgical Corpus for Text Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Boillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille (Virtual), France. pp.776-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Text Segmentation for Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING'2020 The 28th International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.6240-6251, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of sequential and combined approaches for named entity recognition in a corpus of handwritten medieval charters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boroş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Zenklová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.79-84, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books of hours as text compilations in the Low countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Manuscripts, Networks of Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evina Steinová (Huygens ING), Oct 2020, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Content Based Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.258-263, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abréviations dans les manuscrits français du XIIIe siècle : analyses statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Ceresato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'emersione delle scritture volgari – L’émergence des écrits en langue vulgaire – The rise of vernacular writing La prospettiva paleografica – Le point de vue paléographique – The palaeographical perspective. XXI Convegno del Comité international de paléographie latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICFHR 2020 Competition on Image Retrieval for Historical Handwritten Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 17th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Dortmund, Germany. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFHR2020.2020.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation de textes dans les manuscrits anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2019 Competition on Image Retrieval for Historical Handwritten Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Maier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1505-1509, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated DH. Rationale of the HORAE Research Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34894/TDLBUD⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures de la chancellerie pontificale dans le paysage européen (XIIe -XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les actes pontificaux. Un trésor à exploiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03628606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automatic Variant Analysis of Ancient Devotional Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Currie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Computational Approaches to Historical Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-located with ACL 2019, Aug 2019, Florence, Italy. pp.240-249, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/W19-4730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE: an annotated dataset of books of hours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Boillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th International Workshop on Historical Document Imaging and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3352631.3352633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic page classification in a large collection of manuscripts based on the International Image Interoperability Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boroş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.756-762, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Learning Based Approach For Medieval Word Recognition using Deep-Learned Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukalpa Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Haitink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Niagara Falls, France. pp.345-350, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writer Identification and Script Classification : Two Tasks for a Common Understanding of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenX for Interdisciplinary Computational Manuscript Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Centre for the Study of Manuscript Cultures (CSMC), University of Hamburg, Jun 2018, Hamburg, Germany. p. 12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Classification and as Tapped-Feature Generator in Medieval Word-Image Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukalpa Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Okafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Schomaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2018.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwritten Text Recognition, Keyword Indexing, and Plain Text Search in Medieval Manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukalpa Chanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 Puentes-Bridges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. p. 298-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuity Measure for Handwritten Character Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Van-Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2017 Competition on the Classification of Medieval Handwritings in Latin Script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Helias-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparatory KWS Experiments for Large-Scale Indexing of a Vast Medieval Manuscript Collection in the HIMANIS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Puigcerver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01853682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICFHR2016 Competition on the Classification of Medieval Handwritings in Latin Script</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cloppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Cuong Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Frontiers on Handwriting Recognition ICFHR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Handwritten Character Segmentation for Paleographical Character Shape Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, France. pp.42-47, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying a TEI-XML Based Format for Aligning Text to Image at Character Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leydier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Cultural Heritage Markup.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Washington, DC, United States. pp.BalisageVol16-Lavrentiev01, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol16.Lavrentiev01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Allographs: (ab?)Using the &lt;g&gt; Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01318710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Text and Image to Historical Resource: Text-Image Alignment for Digital Humanists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2015 Global Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Western Sydney, Jun 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between Digital Palaeography and Computational Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Palaeography: New Machines and Old Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dagstuhl, Germany. pp.128-129, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.4.7.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-free text-image alignment for medieval manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFHR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Crêtes, Greece. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFHR.2014.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Palaeography. Text-Image Alignment and Script/ScribalVariability (ANR ORIFLAMMS / Cap Digital)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Palaeography: New Machines and Old Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dagstuhl, Germany. pp.129-130, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.4.7.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et histoire des écritures médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gurrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 Congrès national de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François-Rabelais, May 2012, Tours, France. pp.135-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété ostentatoire : l'esthétique cistercienne d'après les manuscrits de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sobriété ostentatoire : l'esthétique cistercienne d'après les manuscrits de Fontenay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.46-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsinteressen und wissenschaftliche Sondersammlungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschungsinteressen und wissenschaftliche Sondersammlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Weimar, Germany. pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire collaboration internationale pour le catalogage des manuscrits médiévaux français de la Staatsbibliothek zu Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Tylus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die internationale Mitarbeit für die Katalogisierung der mittelalterlichen Handschriften französischer Sprache der Staatsbibliothek zu Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, München, Allemagne. pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de chartes et leur écriture : registres et cartulaires dans l’espace français aux XIIIe-XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pátková, Hana; Hradilová, Marta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encounters in written culture: influence, interchange, transfer, reception? Proceedings of twenty-second Colloquium of the Comité international de paléographie latine, held Prague, 14-16 September 2022, Turnhout, Brepols, [à paraître : 2026] (Bibliologia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2026, Bibliologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les homélies In laudibus Virginis matris de Bernard de Clairvaux : genèse du texte latin et traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piero Andrea Martina; Fabio Zinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions monastiques du nord-est de l’espace d’oïl au XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Linguistique et de Philologie, A paraître, Études et Textes Romans du Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écritures de la chancellerie pontificale dans le paysage européen (XIIe–XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Grosse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les actes pontificaux : un trésor à exploiter. Actes du colloque organisé dans le cadre du centenaire de l’Union Académique Internationale (27–28 novembre 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.198-238, 2024, Abhandlungen der Akademie der Wissenschaften zu Göttingen, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17875/gup2024-2521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Digital does to Paleography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel GALINA RUSSELL; Marina GARONE GRAVIER; Laurette GODINAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del ductus al XML: Recorridos por las edades del libro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional Autónoma de México. Instituto de Investigaciones Bibliográficas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-79, 2022, Banquete, 978-607-30-5618-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La seconde pancarte de Fontenay en contexte : reconstitution de l’original perdu et interprétation des modèles diplomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eliana Magnani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions et pratiques sociales de l'écrit médiéval en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.133-152, 2022, 978-2-7535-8267-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Roman de la Rose aux livres d'heures : étudier et comprendre les écritures de colophons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shailor, Barbara A. and Dutschke, Consuelo W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scribes and the Presentation of Texts (from Antiquity to c. 1550)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Brepols, pp.367--407, 2021, Bibliologia, 978-2-503-59516-0. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BIB-EB.5.124983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words as Graphic and Linguistic Structures: Word Spacing in Psalm 101 Domine exaudi orationem meam (Eleventh-Fifteenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victoria Turner; Vincent Debiais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots au Moyen Âge – Words in the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.21-59, 2020, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.120721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acte et son double : genèse des chirographes, originaux multiples et actes de même dispositif à l’abbaye cistercienne de Fontenay (v. 1150-1213)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morelle, Laurent; Senséby, Chantal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mémoire partagée. Recherches sur les chirographes en milieu ecclésiastique (France et Lotharingie, Xe-mi XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-291, 2019, Hautes Etudes médiévales et modernes, 9782600057448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance au changement ? Les écritures des livres d’heures dans l’espace français (1200-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Overgaauw, Eef; Schubert, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Change in Medieval and Renaissance scripts and manuscripts. Proceedings of the 19th Colloquium of the Comité international de paléographie latine (Berlin, September 16-18, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Brepols, pp.97-116, 2019, Bibliologia, 978-2-503-57875-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability as a Key Factor For Understanding Medieval Scripts: the ORIFLAMMS project (ANR-12-CORP-0010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brookes, Stewart; Rehbein, Malte; Stokes, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Palaeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Digital Research in the Arts and Humanities, 9781472467096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01778620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection ambrosienne du manuscrit Paris BnF lat. 1913 : destins cisterciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Falmagne; Anne-Marie Turcan-Verkerk; Dominique Stutzmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cisterciens et la transmission des textes (XIIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Brepols, pp.209-237, 2018, Bibliothèque d'histoire culturelle du Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BHCMA-EB.5.114620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « manuscrits datés », base de données sur l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Robertis, Teresa; Giovè Marchioli, Nicoletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogazione, storia della scrittura, storia del libro [Texte imprimé] : i manoscritti datati d'Italia vent'anni dopo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISMEL, pp.155-207, 2017, 978-88-8450-784-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille ans de poésie : les hymnes des saints Théodorit et Firmin d’Uzès du Moyen Âge au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Giraud; Dominique Poirel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rigueur et la passion. Mélanges en l'honneur de Pascale Bourgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, Brepols, pp.617-645, 2016, Instrumenta patristica et mediaevalia, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.IPM-EB.5.111131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Official Rules of Writing in the North of France ? The writing of Notarial Documents in Normandy Between Practices and Regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Vogeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien, Barret; Stutzmann, Dominique; Vogeler, Georg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruling the Script in the Middle Ages. Formal Aspects of Written Communication (Books, Charters, and Inscriptions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Brepols, pp.75-96, 2016, UTRECHT STUDIES IN MEDIEVAL LITERACY, 978-2-503-56743-3. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.109651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application iPad pour l’annotation collaborative des manuscrits médiévaux avec le protocole SharedCanvas: &amp;quot;Formes à toucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliver Duntze; Torsten Schaßan; Georg Vogeler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kodikologie und Paläographie im digitalen Zeitalter 3 / Codicology and Palaeography in the Digital Age 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BoD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2015, 978-3-7347-9899-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notices n° 35b, 46b, 103 (manuscrits Saint-Omer BASO 380 ; Dijon, Archives départementales Côte d'Or, 11 H 1159*, Paris, BnF latin 983A]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Baudin; Nicolas Dohrmann; Laurent Veyssière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clairvaux : l’aventure cistercienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy, p. 346-347, 376-377, 488-490, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du scriptorium et correction des textes d'après les Enarrationes in Psalmos de l'abbaye cistercienne de Fontenay (Paris, Bibliothèque nationale de France, Arsenal, ms. 302)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Nievergelt; Rudolf Gamper; Marina Bernasconi; Birgit Ebersperger; Ernst Tremp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Wesen, Funktion, Eigenheiten. Comité international de paléographie latine, XVIII. Kolloquium. St. Gallen 11.-14. September 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayerische Akademie der Wissenschaften, 2015, 9783769610918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvaux et l’écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Baudin; Nicolas Dohrmann; Laurent Veyssière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clairvaux : l’aventure cistercienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy, p. 198-205, 2015, ISBN 978-2-7572-0934-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executive summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Tarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tal Hassner; Robert Sablatnig; Dominique Stutzmann; Ségolène Tarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Palaeography: New Machines and Old Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (7), , p. 112-114, 132, 2014, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.4.7.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture, réalité esthétique ? Ordre et régularité chez les Cisterciens de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Bianconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia della scrittura e altre storie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accademia Nazionale dei Lincei, p. 201-224, 2014, Bolletino dei Classici. Supplemento, 29, ISBN 9788821810824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Muzerelle (dir.), G. Grand , G. Lanoë , O. Legendre , M. Peyrafort , D. Stutzmann  (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscrits datés des bibliothèques de France. II. Laon, Saint-Quentin, Soissons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 1-6, 2013, Catalogue des manuscrits datés, France, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et histoire des écritures médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gurrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et histoire médiévale. XLIIIe Congrès de la SHMESP, Tours, 31 mai-2 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUPS; Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-166, 2013, Histoire ancienne et médiévale, 978-2-85944-756-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système graphique et normes sociales : pour une analyse électronique des écritures médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nataša Golob. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Autograph Manuscripts : Proceedings of the XVIIth Colloquium of the Comité international de paléographie latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 429-434, 2013, Bibliologia, 36, ISBN 978-2-503-54916-3. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BIB.1.101494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaler les ressources numérisées : enrichissement, visibilité, dissémination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Moirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Westeel; Thierry Claerr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre-Cercle de la Librairie, p. 115-171, 2013, Bibliothèques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogues et organisation de la bibliothèque à l'abbaye de Fontenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falmagne (Thomas). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cisterciens et leurs bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque du Grand Troyes, pp.8-9, 2012, Histoire de livres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept traités de saint Ambroise et leur diffusion dans les abbayes cisterciennes de Bourgogne et Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges cisterciens 2012 offerts par l’ARCCIS au Père Placide Vernet, moine de Cîteaux, pour son 90e anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abbaye de Bellefontaine, p. 417-435, 2012, Cahiers cisterciens. Des lieux et des temps, 14, ISBN 978-2-85589-714-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie statistique pour décrire, identifier, dater... Normaliser pour coopérer et aller plus loin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Fischer, Christiane Fritze, Georg Vogeler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kodikologie und Paläographie im digitalen Zeitalter 2 = Codicology and Palaeography in the Digital Age 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BoD, pp.247-277, 2011, Schriften des Instituts für Dokumentologie und Editorik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du handicap dans la bibliothèque numérique Gallica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Andissac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap et bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABF, 2009, Médiathèmes, 9, ISBN 978-2-900177-32-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit de dédicace des OEuvres chrestiennes d'Isaac Habert (Berlin, Staatsbibliothek zu Berlin – Preußischer Kulturbesitz, Ms. Ham. 456)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle de Conihout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Henri III mécène : les lettres, les sciences et les arts sous le règne du dernier Valois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.256-259, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblissima+ Cluster 3 - Intelligence artificielle, reconnaissance de formes et d’écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stökl Ben Ezra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biblissima+ 2024 : Partager, décloisonner, réutiliser : outiller la recherche et développer de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect institutional and regional feature clusters in late medieval charters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tscherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Vogeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bergk Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHO Digital Humanities Conference 2023 : Collaboration as Opportunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Graz, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8107432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbreviations in 13th-Century French Manuscripts: Statistical Analyses - Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Ceresato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18280801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE_Minit. Book of hours, Miniatures and Initials: dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17279363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIMANIS-Scribes. Writer identification in French Royal Chancery Registers JJ37-JJ50 (1303-1315) - Annotated Images and Computational Palaeographic Analysis. Dataset and code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10881910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE-LSv2. Layout Segmentation Dataset for Medieval Books of Hours (Version 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Boillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Kermorvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16919910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORAE_Minit. Book of hours, Miniatures and Initials: Yolo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17279774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting of the papal chancery and beyond: Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5805652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dated and Datable Manuscripts: dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6507965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelerinage: Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6507981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PsautierIMS: dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6507973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Books of hours as codified compilations of compilations: dataset and code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6671461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontenay Dataset. Original Charters From Fontenay before 1213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6507963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOME-Alcar: Aligned and Annotated Cartularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Torres Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaffenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5600884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIMANIS Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iseut De Kernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Mühlberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Hackl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5535306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2019 Competition on Image Retrieval for Historical Handwritten Documents [HisIR19] Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Maier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3262372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Witness of the Franciscan Liturgy: New York, Pierpont Morgan Library, Ms M.933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORSAIR Online Collection Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual metadata in digital manuscript images: standards and documented practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avatars numériques d'un livre d'heures (Metz, Médiathèques-Bibliothèques, ms. 1588)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2021 Historical Document Classification Test Dataset for Task 1 - Font Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rodríguez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Weichselbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2021 Historical Document Classification Dataset for Task 2 - Dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rodríguez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Weichselbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2021 Historical Document Classification Dataset for Task 3 - Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rodríguez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Weichselbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script Classification and Writer Identification: Two Tasks for a Common Understanding of Cultural Heritage - Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2021 Historical Document Classification Test Dataset for Task 1 - Scripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Rodríguez-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Weichselbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICFHR 2020 Competition on Image Retrieval for Historical Handwritten Fragments (HisFrag20) Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguelos Nicolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Christlein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICDAR 2017 Competition on the Classification of Medieval Handwritings in Latin Script - Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Helias-Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICFHR 2016 Competition on the Classification of Medieval Handwritings in Latin Script - Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Helias-Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schriftlichkeit religiöser Gemeinschaften : Zwischen Urkundenforschung und Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Vogeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Helias-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Geschichte religiöser Gemeinschaften im hohen und späten Mittelalter an der Schnittstelle von Urkundenforschung und Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Klosterneuburg, Austria. 1, Böhlau-Verlag, 2026, Beihefte zum Archiv für Diplomatik, Schriftgeschichte, Siegel- und Wappenkunde, 978-3-412-53394-6. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7788/9783412533953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblissim-IA-2023. Journées annuelles du cluster 3 de l’EquipEx Biblissima+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissim-IA-2023. Journées annuelles du cluster 3 de l’EquipEx Biblissima+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and Public Archives in the 21st Century. Icarus Convention #28 (Book of Abstracts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private and Public Archives in the 21st Century. Icarus Convention #28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17402,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="148F7B65"/>
+    <w:nsid w:val="5F8A9E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17550,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5065F6B0"/>
+    <w:nsid w:val="9FE002E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17784,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-stutzmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3705-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08848565X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61764538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122807997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/ecmen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/himanis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/oriflamms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-CORP-0010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/1592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/oriflamms/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Liris-Pleiad/oriflamms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/saint-omer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/fama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fama.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/collection-privee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ivato/OAProto/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2015000495_formes-a-toucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clamm.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanum.ephe.fr/fr/pal%C3%A9ographie-et-%C3%A9dition-%C3%A9lectronique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bartik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.105785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/bibagglomerationdesaintomer/docs/livret_expojdm_07/1?e=2163224/14934654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Muzerelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lano&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Peyrafort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tylus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v9i1.139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Reignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tensmeyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Christlein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02430291v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maarand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moufflet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablatnig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tarte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.4.7.112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.16.3.81-95" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1990" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2006.463712" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276562v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Braid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2003.463624" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yatsyk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531820v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04766901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Siglidis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370168v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370498v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916938v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546615v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seuret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolaou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rodr&#237;guez-Salas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Weichselbaumer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_41" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503308v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503155v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503301v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503157v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Romero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Zenklov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Ceresato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Prieto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Bosch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vidal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Toumi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rouchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352633" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Currie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00242" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34894/TDLBUD" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401711v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628606v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukalpa Chanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Okafor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Schomaker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.82" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570264v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haitink" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00067" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.59" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854944v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.97" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cuong Kieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425715v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.74" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.67" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094083v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gurrado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525658v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525653v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370884v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2521" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586603v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB-EB.5.124983" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120721" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/7072-9782600057448.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426342v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Palaeography/Brookes-Rehbein-Stokes/p/book/9781472467096" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.114620" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854569v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111131" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854580v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonicel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kups.ub.uni-koeln.de/7705/1/KPDZ3_5.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854577v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855398v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB.1.101494" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moirez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769837v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596970v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529749v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18280801" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529757v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10881910" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529741v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard Leterme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16919910" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529736v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279774" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279363" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507965" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917825v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507981" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507973" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507963" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529771v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6671461" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917823v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5805652" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503063v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseut De Kernier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter M&#252;hlberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5535306" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503062v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaffenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5600884" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355867v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3262372" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855271v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355864v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355860v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355866v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371098v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-stutzmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3705-5825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08848565X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61764538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qKVQ-w8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000122807997" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/ecmen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/himanis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/oriflamms" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/?Projet=ANR-12-CORP-0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oriflamms.hypotheses.org/1592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/oriflamms/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/Liris-Pleiad/oriflamms" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/recherche/les-programmes-de-recherche/saint-omer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/fama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fama.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irht.cnrs.fr/fr/recherche/les-programmes-de-recherche/collection-privee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ivato/OAProto/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://actions-recherche.bnf.fr/BnF/anirw3.nsf/IX01/A2015000495_formes-a-toucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clamm.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanum.ephe.fr/fr/pal%C3%A9ographie-et-%C3%A9dition-%C3%A9lectronique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bartik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Turcan-Verkerk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.105785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.109651" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/bibagglomerationdesaintomer/docs/livret_expojdm_07/1?e=2163224/14934654" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Muzerelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lano&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Peyrafort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tylus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v9i1.139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Reignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tensmeyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Christlein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02430291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maarand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Bonhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kestemont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablatnig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Tarte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.4.7.112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.16.3.81-95" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.1159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1990" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2006.463712" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525618v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855231v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Braid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2003.463624" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yatsyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05495697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalfatovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876982v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04766901v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Siglidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04774607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916937v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503157v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503301v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seuret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolaou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Rodr&#237;guez-Salas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Weichselbaumer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_41" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503308v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503152v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503156v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Torres Aguilar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931294v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boro&#351;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Romero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Zenklov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.00025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935071v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Prieto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Bosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Ceresato" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Maier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR2020.2020.0004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Currie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00242" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34894/TDLBUD" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628606v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02401711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-4730" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631.3352633" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426404v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Toumi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rouchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Abadie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00126" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570264v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukalpa Chanda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Baas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haitink" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00067" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Okafor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Schomaker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.82" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855327v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.97" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bluche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.59" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cuong Kieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.74" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leydier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol16.Lavrentiev01" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855389v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2014.67" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gurrado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525653v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370884v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2521" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605807v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.iib.unam.mx/index.php/li/catalog/book/15" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586603v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB-EB.5.124983" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162793v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120721" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/7072-9782600057448.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778620v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Digital-Palaeography/Brookes-Rehbein-Stokes/p/book/9781472467096" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854565v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.114620" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854569v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.111131" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293962v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854580v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonicel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kups.ub.uni-koeln.de/7705/1/KPDZ3_5.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854625v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854577v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855398v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854593v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854737v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855268v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854682v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BIB.1.101494" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moirez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769837v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854830v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596970v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18280801" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard Leterme" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279363" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529757v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10881910" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529741v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16919910" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529736v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17279774" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917823v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5805652" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917821v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507965" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507981" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917820v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507973" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529771v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6671461" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917824v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6507963" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503062v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaffenet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5600884" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503063v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseut De Kernier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter M&#252;hlberger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hackl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5535306" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355867v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3262372" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855271v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610702v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610716v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anguelos Nicolau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355860v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355864v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355870v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355862v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533953" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371098v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>