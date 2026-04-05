--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -7024,277 +7024,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayhan Kocer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ikrame Naciri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019233v1</w:t>
+                <w:t xml:space="preserve">hal-01193796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long non coding RNAs and sex determining gene regulation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikrame Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cribiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193796v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of X-inactivation initiation mechanisms in mammals</w:t>
               </w:r>
@@ -7737,51 +7737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7987,51 +7987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New long non-coding RNAs are associated with long-range regulation of FOXL2 in goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,51 +8492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete sequencing of this pis locus in goat (500 KB) leads to the discovery of new pis-regulated transcripts expressed in ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9671,51 +9671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12111822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hajjoubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.11.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hiripi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Millot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Weitzman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segretain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coffinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Babinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yaniv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.A. Ghareeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cajero-Juarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pointu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pointu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Stinnakre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grabowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Sarmadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Samardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dalemans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ali-Hadji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90067-L" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJVHNDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12111822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hajjoubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.11.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hiripi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Millot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Weitzman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segretain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coffinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Babinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yaniv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.A. Ghareeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cajero-Juarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pointu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pointu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Stinnakre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grabowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Sarmadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Samardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dalemans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ali-Hadji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90067-L" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJVHNDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>