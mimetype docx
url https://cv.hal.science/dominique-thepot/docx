--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1655,295 +1655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t>
+                <w:t xml:space="preserve">Eutherian mammals use diverse strategies to initiate X-chromosome inactivation during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne A. Baillet</w:t>
+                <w:t xml:space="preserve">Ikuhiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan R. Le Bouffant</w:t>
+                <w:t xml:space="preserve">Catherine Patrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix A. Luangpraseuth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+                <w:t xml:space="preserve">Patricia Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 472 (7343), pp.370-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000215v1</w:t>
+                <w:t xml:space="preserve">hal-01019321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutherian mammals use diverse strategies to initiate X-chromosome inactivation during development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOPAZ1, a novel germ cell-specific expressed gene conserved during evolution across vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne A. Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikuhiro Okamoto</w:t>
+                <w:t xml:space="preserve">Ronan R. Le Bouffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Patrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+                <w:t xml:space="preserve">Jean Nicolas J. N. Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Alix A. Luangpraseuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Fauque</w:t>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 472 (7343), pp.370-374. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019321v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbit milk protein genes: from mRNA identification to chromatin structure</w:t>
               </w:r>
@@ -3322,230 +3322,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptional regulation of milk protein genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential role for the homeoprotein vHNF1/HNF1beta in visceral endoderm differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Babinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgBiotechNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1, pp.1-6</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126 (21), pp.4785-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687915v1</w:t>
+                <w:t xml:space="preserve">hal-02690542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role for the homeoprotein vHNF1/HNF1beta in visceral endoderm differentiation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transcriptional regulation of milk protein genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Barra</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 126 (21), pp.4785-94</w:t>
+              <w:t xml:space="preserve">AgBiotechNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690542v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and functional expression of the rabbit transferrin gene promoter</w:t>
               </w:r>
@@ -4129,273 +4129,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit whey acidic protein gene upstream region controls high-level expression of bovine growth hormone in the mammary gland of transgenic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular routing and release of caseins and growth hormone produced into milk from transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 42, pp.261-267</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 221, pp.272-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709805v1</w:t>
+                <w:t xml:space="preserve">hal-02699552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular routing and release of caseins and growth hormone produced into milk from transgenic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rabbit whey acidic protein gene upstream region controls high-level expression of bovine growth hormone in the mammary gland of transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Stinnakre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 221, pp.272-280</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 42, pp.261-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699552v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level production of human growth hormone in the milk of transgenic mice : the upstream region of the rabbit whey acidic protein (WAP) gene targets transgene expression to the mammary gland</w:t>
               </w:r>
@@ -4750,277 +4750,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 17.6 kbp region located upstream of the rabbit WAP gene directs high level expression of a functionnal human protein variant in transgenic mouse milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Ali-Hadji</w:t>
+                <w:t xml:space="preserve">Quantitative collection of milk and active recombinant proteins from the mammary glands of transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Stinnakre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bayat-Samardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 305 (3), pp.265-268</w:t>
+              <w:t xml:space="preserve">Animal Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 3 (2), pp.245-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702225v1</w:t>
+                <w:t xml:space="preserve">hal-02703267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative collection of milk and active recombinant proteins from the mammary glands of transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Grabowski</w:t>
+                <w:t xml:space="preserve">A 17.6 kbp region located upstream of the rabbit WAP gene directs high level expression of a functionnal human protein variant in transgenic mouse milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Degryse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dalemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ali-Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 3 (2), pp.245-255</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 305 (3), pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703267v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the gene encoding rabbit beta-casein</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t>
+                <w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
@@ -5857,97 +5857,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">16ème symposium du RQR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058703v1</w:t>
+                <w:t xml:space="preserve">hal-04269224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t>
+                <w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
@@ -5982,73 +5982,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème symposium du RQR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269224v1</w:t>
+                <w:t xml:space="preserve">hal-04058703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t>
               </w:r>
@@ -7280,103 +7280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of X-inactivation initiation mechanisms in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikuhiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Patrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t>
@@ -7524,221 +7524,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of X chromosome inactivation in rabbit and human embryos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inactivation de l’X chez le lapin et l’homme : divergence vis-à-vis des acquis chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Embryo Genomics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.54-55</w:t>
+              <w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004435v1</w:t>
+                <w:t xml:space="preserve">hal-02747810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inactivation de l’X chez le lapin et l’homme : divergence vis-à-vis des acquis chez la souris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation of X chromosome inactivation in rabbit and human embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Ikuhiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Patrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Fauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Différenciation des Gonades chez les Vertébrés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). FRA., Nov 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. Embryo Genomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747810v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs and chromatin modifications control long-range regulation of FOXL2, the key gene for ovarian differentiation in goat.</w:t>
               </w:r>
@@ -7888,64 +7888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden. pp.i103</w:t>
@@ -8099,90 +8099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of X-chromosome inactivation patterns during early mammalian development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikuhiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8233,90 +8233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary diversity and developmental dynamics of X-chromosome inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikuhiro Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thepot Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9671,51 +9671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12111822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hajjoubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.11.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hiripi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Millot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Weitzman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segretain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coffinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Babinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yaniv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.A. Ghareeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cajero-Juarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pointu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pointu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Stinnakre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grabowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Sarmadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Samardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dalemans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ali-Hadji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90067-L" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJVHNDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioad092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470873v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12111822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf A. Sawafta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-012-9649-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQTNMWVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana E. Harscoet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060451" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000334056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne A. Baillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Le Bouffant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas J. N. Volff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Luangpraseuth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026950" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107001401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.06.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8ZRCMVK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hajjoubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.11.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Houdebine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baranyi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Hiripi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Pantano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pantano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Millot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Weitzman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Segretain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Stinnakre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690542v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coffinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Babinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yaniv" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687915v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.A. Ghareeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cajero-Juarez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levavasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pointu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Massoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pointu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Stinnakre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavialle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grabowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Sarmadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayat-Samardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dalemans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ali-Hadji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(91)90067-L" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJVHNDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou-Ngassa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Clergue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019561v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Auguste" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775920v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malienou Ngassa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743324v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>