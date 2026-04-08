--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique THERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9052-9703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120250535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation in Liquid Xenon for Gamma-Ray Medical Imaging: From Single Time-over-Threshold to Multi-Time-over-Threshold PMT Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Abdussalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$^{222}$$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap toward the 10 ps time-of-flight PET challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O. Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gundacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (21), pp.21RM01. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scotto Lavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.092001. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.092001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation of Geiger-mode APDs at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Shekhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (08), pp.P08006. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase Cryogenic Avalanche Detectors with THGEM and hybrid THGEM/GEM multipliers operated in Ar and Ar+N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/40/11/115201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/12/T12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electromagnetic background in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.082001. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Approach to the First Dark Matter Results from XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.052003. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 100 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.131302. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications on inelastic dark matter from 100 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.061101. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material screening and selection for XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Results from the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.131302. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin asymmetries for events with high p_T hadrons in DIS and an evaluation of the gluon polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Adeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.012002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.70.012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas as a large microstrip detector for the COMPASS experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 469, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Local Inductive Bias in Deep Learning-Based Three-Gamma Event Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Benhabiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSS/MIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Time-Over-Threshold System for Light Signal in a Liquid Xenon 3-Photon Compton Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sensors60989.2024.10784579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS, a new generation of Compton camera based on liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba Innovation Arena (TIA) Symposium:The Next Generation of Hadron Cancer Therapy and Its Beam Driver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new “low-cost” hadron-therapy based on the 3gamma online beam and tumors medical imaging with XEMIS-HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XeSAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN-ββ R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double-Beta Research in France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of THGEM/GAPD-matrix optical readout in a two-phase Cryogenic Avalanche Detector in Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.213-216, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CsI-THGEM gaseous photomultipliers for RICH and noble-liquid detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Ring Imaging Cherenkov Detectors (RICH 2010) RICH2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cassis, France. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution in beta-imaging with a PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium/Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States. pp.4658-4661, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2007.4437146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des détecteurs gazeux et liquides pour l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de l'ecole internationale Joliot Curie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale à 3 photons avec du 44Sc et du xenon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième journées d'étude de Chimie sous rayonnement, JECR2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-Imaging with the PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on particle detection with a Parallel Ionization Multiplier (PIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.562-565, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas a microstrip detector for Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisa Meeting on Advanced Detector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Biodola, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de suivi d’un faisceau d’hadrons pendant un traitement d’hadronthérapie d’un sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074551. DI-TBN-18-012. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Dahoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation et procédé pour fournir du xénon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2618038. DI-TBN-12-009. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteurs de radiations et dispositifs d'imagerie autoradiographique comprenant de tels détecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011039473. DI-TBN-09-011. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIM, ReStoX et MIMELI : Innover pour repousser les limites et mieux observer la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. IMT Atlantique; ED 3M, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03880763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique THERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9052-9703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120250535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation in Liquid Xenon for Gamma-Ray Medical Imaging: From Single Time-over-Threshold to Multi-Time-over-Threshold PMT Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Abdussalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$^{222}$$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap toward the 10 ps time-of-flight PET challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O. Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gundacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (21), pp.21RM01. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scotto Lavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.092001. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.092001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation of Geiger-mode APDs at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Shekhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (08), pp.P08006. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase Cryogenic Avalanche Detectors with THGEM and hybrid THGEM/GEM multipliers operated in Ar and Ar+N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/40/11/115201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/12/T12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electromagnetic background in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.082001. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Approach to the First Dark Matter Results from XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.052003. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material screening and selection for XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 100 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.131302. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications on inelastic dark matter from 100 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.061101. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Results from the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.131302. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin asymmetries for events with high p_T hadrons in DIS and an evaluation of the gluon polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Adeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.012002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.70.012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas as a large microstrip detector for the COMPASS experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 469, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Local Inductive Bias in Deep Learning-Based Three-Gamma Event Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Benhabiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSS/MIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Time-Over-Threshold System for Light Signal in a Liquid Xenon 3-Photon Compton Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sensors60989.2024.10784579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS, a new generation of Compton camera based on liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba Innovation Arena (TIA) Symposium:The Next Generation of Hadron Cancer Therapy and Its Beam Driver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new “low-cost” hadron-therapy based on the 3gamma online beam and tumors medical imaging with XEMIS-HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XeSAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN-ββ R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double-Beta Research in France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of THGEM/GAPD-matrix optical readout in a two-phase Cryogenic Avalanche Detector in Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.213-216, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CsI-THGEM gaseous photomultipliers for RICH and noble-liquid detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Ring Imaging Cherenkov Detectors (RICH 2010) RICH2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cassis, France. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution in beta-imaging with a PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium/Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States. pp.4658-4661, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2007.4437146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des détecteurs gazeux et liquides pour l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de l'ecole internationale Joliot Curie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale à 3 photons avec du 44Sc et du xenon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième journées d'étude de Chimie sous rayonnement, JECR2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-Imaging with the PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on particle detection with a Parallel Ionization Multiplier (PIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.562-565, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas a microstrip detector for Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisa Meeting on Advanced Detector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Biodola, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de suivi d’un faisceau d’hadrons pendant un traitement d’hadronthérapie d’un sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074551. DI-TBN-18-012. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Dahoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation et procédé pour fournir du xénon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2618038. DI-TBN-12-009. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteurs de radiations et dispositifs d'imagerie autoradiographique comprenant de tels détecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011039473. DI-TBN-09-011. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIM, ReStoX et MIMELI : Innover pour repousser les limites et mieux observer la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. IMT Atlantique; ED 3M, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03880763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47D97575"/>
+    <w:nsid w:val="2E808E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-thers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9052-9703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120250535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O. Prior" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gundacker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075273v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buzulutskov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dolgov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shekhtman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shemyakina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzulutskov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grebenuk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shemyakina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/02/P02008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Askin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.082001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.052003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639234v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.131302" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.061101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.06.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badeek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.70.012002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedfer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lain&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaupere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors60989.2024.10784579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2007.4437146" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H937L5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.281" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7BDCS2J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Stutzmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aprile" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briend" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03880763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-thers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9052-9703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120250535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O. Prior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gundacker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buzulutskov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dolgov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shekhtman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shemyakina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzulutskov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grebenuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shemyakina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Askin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.082001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.052003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.06.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.131302" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.061101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badeek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.70.012002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedfer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lain&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaupere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors60989.2024.10784579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2007.4437146" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H937L5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.281" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7BDCS2J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Stutzmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aprile" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briend" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03880763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>