--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique THERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9052-9703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120250535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation in Liquid Xenon for Gamma-Ray Medical Imaging: From Single Time-over-Threshold to Multi-Time-over-Threshold PMT Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Abdussalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$^{222}$$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap toward the 10 ps time-of-flight PET challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O. Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gundacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (21), pp.21RM01. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scotto Lavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.092001. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.092001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation of Geiger-mode APDs at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Shekhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (08), pp.P08006. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase Cryogenic Avalanche Detectors with THGEM and hybrid THGEM/GEM multipliers operated in Ar and Ar+N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/40/11/115201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/12/T12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electromagnetic background in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.082001. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Approach to the First Dark Matter Results from XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.052003. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material screening and selection for XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 100 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.131302. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications on inelastic dark matter from 100 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.061101. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Results from the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.131302. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin asymmetries for events with high p_T hadrons in DIS and an evaluation of the gluon polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Adeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.012002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.70.012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas as a large microstrip detector for the COMPASS experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 469, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Local Inductive Bias in Deep Learning-Based Three-Gamma Event Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Benhabiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSS/MIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Time-Over-Threshold System for Light Signal in a Liquid Xenon 3-Photon Compton Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sensors60989.2024.10784579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS, a new generation of Compton camera based on liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba Innovation Arena (TIA) Symposium:The Next Generation of Hadron Cancer Therapy and Its Beam Driver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new “low-cost” hadron-therapy based on the 3gamma online beam and tumors medical imaging with XEMIS-HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XeSAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN-ββ R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double-Beta Research in France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of THGEM/GAPD-matrix optical readout in a two-phase Cryogenic Avalanche Detector in Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.213-216, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CsI-THGEM gaseous photomultipliers for RICH and noble-liquid detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Ring Imaging Cherenkov Detectors (RICH 2010) RICH2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cassis, France. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution in beta-imaging with a PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium/Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States. pp.4658-4661, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2007.4437146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des détecteurs gazeux et liquides pour l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de l'ecole internationale Joliot Curie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale à 3 photons avec du 44Sc et du xenon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième journées d'étude de Chimie sous rayonnement, JECR2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-Imaging with the PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on particle detection with a Parallel Ionization Multiplier (PIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.562-565, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas a microstrip detector for Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisa Meeting on Advanced Detector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Biodola, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de suivi d’un faisceau d’hadrons pendant un traitement d’hadronthérapie d’un sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074551. DI-TBN-18-012. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Dahoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation et procédé pour fournir du xénon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2618038. DI-TBN-12-009. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteurs de radiations et dispositifs d'imagerie autoradiographique comprenant de tels détecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011039473. DI-TBN-09-011. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIM, ReStoX et MIMELI : Innover pour repousser les limites et mieux observer la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. IMT Atlantique; ED 3M, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03880763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique THERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9052-9703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120250535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation in Liquid Xenon for Gamma-Ray Medical Imaging: From Single Time-over-Threshold to Multi-Time-over-Threshold PMT Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Abdussalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$^{222}$$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap toward the 10 ps time-of-flight PET challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O. Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gundacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (21), pp.21RM01. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scotto Lavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.092001. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.092001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation of Geiger-mode APDs at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Shekhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (08), pp.P08006. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase Cryogenic Avalanche Detectors with THGEM and hybrid THGEM/GEM multipliers operated in Ar and Ar+N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/40/11/115201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/12/T12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material screening and selection for XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications on inelastic dark matter from 100 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.061101. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 100 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.131302. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electromagnetic background in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.082001. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Approach to the First Dark Matter Results from XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.052003. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Results from the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.131302. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin asymmetries for events with high p_T hadrons in DIS and an evaluation of the gluon polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Adeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.012002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.70.012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas as a large microstrip detector for the COMPASS experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 469, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Local Inductive Bias in Deep Learning-Based Three-Gamma Event Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Benhabiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSS/MIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Time-Over-Threshold System for Light Signal in a Liquid Xenon 3-Photon Compton Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sensors60989.2024.10784579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS, a new generation of Compton camera based on liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba Innovation Arena (TIA) Symposium:The Next Generation of Hadron Cancer Therapy and Its Beam Driver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new “low-cost” hadron-therapy based on the 3gamma online beam and tumors medical imaging with XEMIS-HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XeSAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN-ββ R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double-Beta Research in France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of THGEM/GAPD-matrix optical readout in a two-phase Cryogenic Avalanche Detector in Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.213-216, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CsI-THGEM gaseous photomultipliers for RICH and noble-liquid detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Ring Imaging Cherenkov Detectors (RICH 2010) RICH2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cassis, France. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution in beta-imaging with a PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium/Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States. pp.4658-4661, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2007.4437146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des détecteurs gazeux et liquides pour l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de l'ecole internationale Joliot Curie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale à 3 photons avec du 44Sc et du xenon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième journées d'étude de Chimie sous rayonnement, JECR2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on particle detection with a Parallel Ionization Multiplier (PIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.562-565, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-Imaging with the PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas a microstrip detector for Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisa Meeting on Advanced Detector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Biodola, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de suivi d’un faisceau d’hadrons pendant un traitement d’hadronthérapie d’un sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074551. DI-TBN-18-012. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Dahoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation et procédé pour fournir du xénon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2618038. DI-TBN-12-009. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteurs de radiations et dispositifs d'imagerie autoradiographique comprenant de tels détecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011039473. DI-TBN-09-011. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIM, ReStoX et MIMELI : Innover pour repousser les limites et mieux observer la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. IMT Atlantique; ED 3M, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03880763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E808E68"/>
+    <w:nsid w:val="EDD40963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-thers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9052-9703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120250535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O. Prior" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gundacker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buzulutskov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dolgov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shekhtman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shemyakina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzulutskov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grebenuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shemyakina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Askin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.082001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.052003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.06.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.131302" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.061101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badeek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.70.012002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedfer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lain&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaupere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors60989.2024.10784579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2007.4437146" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H937L5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.281" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7BDCS2J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Stutzmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aprile" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briend" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03880763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-thers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9052-9703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120250535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O. Prior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gundacker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9500" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buzulutskov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dolgov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shekhtman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shemyakina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzulutskov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grebenuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shemyakina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Askin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639210v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.061101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639234v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.131302" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835868v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.082001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.052003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badeek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.70.012002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedfer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lain&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaupere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors60989.2024.10784579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2007.4437146" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.281" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7BDCS2J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023683v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarati" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.261" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H937L5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Stutzmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aprile" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briend" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03880763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>