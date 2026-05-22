--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique THERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9052-9703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120250535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation in Liquid Xenon for Gamma-Ray Medical Imaging: From Single Time-over-Threshold to Multi-Time-over-Threshold PMT Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Abdussalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$^{222}$$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap toward the 10 ps time-of-flight PET challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O. Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gundacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (21), pp.21RM01. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scotto Lavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.092001. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.092001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation of Geiger-mode APDs at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Shekhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (08), pp.P08006. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase Cryogenic Avalanche Detectors with THGEM and hybrid THGEM/GEM multipliers operated in Ar and Ar+N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/40/11/115201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/12/T12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material screening and selection for XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications on inelastic dark matter from 100 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.061101. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 100 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.131302. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electromagnetic background in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.082001. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Approach to the First Dark Matter Results from XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.052003. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Results from the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.131302. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin asymmetries for events with high p_T hadrons in DIS and an evaluation of the gluon polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Adeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.012002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.70.012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas as a large microstrip detector for the COMPASS experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 469, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Local Inductive Bias in Deep Learning-Based Three-Gamma Event Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Benhabiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSS/MIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Time-Over-Threshold System for Light Signal in a Liquid Xenon 3-Photon Compton Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sensors60989.2024.10784579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS, a new generation of Compton camera based on liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba Innovation Arena (TIA) Symposium:The Next Generation of Hadron Cancer Therapy and Its Beam Driver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new “low-cost” hadron-therapy based on the 3gamma online beam and tumors medical imaging with XEMIS-HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XeSAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN-ββ R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double-Beta Research in France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of THGEM/GAPD-matrix optical readout in a two-phase Cryogenic Avalanche Detector in Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.213-216, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CsI-THGEM gaseous photomultipliers for RICH and noble-liquid detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Ring Imaging Cherenkov Detectors (RICH 2010) RICH2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cassis, France. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution in beta-imaging with a PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium/Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States. pp.4658-4661, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2007.4437146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des détecteurs gazeux et liquides pour l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de l'ecole internationale Joliot Curie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale à 3 photons avec du 44Sc et du xenon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième journées d'étude de Chimie sous rayonnement, JECR2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on particle detection with a Parallel Ionization Multiplier (PIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.562-565, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-Imaging with the PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas a microstrip detector for Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisa Meeting on Advanced Detector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Biodola, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de suivi d’un faisceau d’hadrons pendant un traitement d’hadronthérapie d’un sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074551. DI-TBN-18-012. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Dahoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation et procédé pour fournir du xénon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2618038. DI-TBN-12-009. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteurs de radiations et dispositifs d'imagerie autoradiographique comprenant de tels détecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011039473. DI-TBN-09-011. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIM, ReStoX et MIMELI : Innover pour repousser les limites et mieux observer la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. IMT Atlantique; ED 3M, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03880763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique THERS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9052-9703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120250535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation in Liquid Xenon for Gamma-Ray Medical Imaging: From Single Time-over-Threshold to Multi-Time-over-Threshold PMT Signal Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingbang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (17), pp.5826. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24175826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Next-Generation Liquid Xenon Observatory for Dark Matter and Neutrino Physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Abdussalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Aerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Phys.G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (1), pp.013001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6471/ac841a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-weak decays of &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; and &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;136&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt; in the XENON1T and XENONnT experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024328. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radiopurity control in the XENONnT experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (7), pp.599. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10345-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and modeling of an online distillation method to reduce krypton and argon in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (5), pp.053H01. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ptep/ptac074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in Electronic Recoil Data from XENONnT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (16), pp.161805. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.161805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of single and few electrons in XENON1T and limits on light dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.106.022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-TOF Image Reconstruction Approach for Three-Gamma Small Animal Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Canot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (6), pp.826-834. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/trpms.2020.3046409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$$^{222}$$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.063028. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{222}$Rn emanation measurements for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (4), pp.337. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for inelastic scattering of WIMP dark matter in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.103.063028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Coherent Elastic Scattering of Solar $^8$B Neutrinos in the XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.091301. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (11), pp.031-031. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap toward the 10 ps time-of-flight PET challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O. Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gundacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (21), pp.21RM01. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the DARWIN observatory to the neutrinoless double beta decay of $^{136}$Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antunovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (9), pp.808. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8196-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), pp.072004. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar neutrino detection sensitivity in DARWIN via electron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E.M. Ahmed Maouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (12), pp.1133. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-08602-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy resolution and linearity of XENON1T in the MeV energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (8), pp.785. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess electronic recoil events in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.102.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected WIMP sensitivity of the XENONnT dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2020/11/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of two-neutrino double electron capture in $^{124}$Xe with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568 (7753), pp.532-535. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1124-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the spin-dependent WIMP-nucleon cross sections with XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (14), pp.141301. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.141301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the scalar WIMP-pion coupling, using the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (7), pp.071301. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.071301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Dark Matter Search with Ionization Signals in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (25), pp.251801. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T dark matter data analysis: Signal and background models and statistical inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (11), pp.112009. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.99.112009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Light Dark Matter Interactions Enhanced by the Migdal Effect or Bremsstrahlung in XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (24), pp.241803. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.241803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Data Acquisition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JINST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (07), pp.P07016. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/14/07/P07016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON1T Dark Matter Data Analysis: Signal Reconstruction, Calibration and Event Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (5), pp.052014. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.052014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Search Results from a One Ton-Year Exposure of XENON1T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (11), pp.111302. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.111302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Yields of keV Electronic Recoils and Their Discrimination from Nuclear Recoils in Liquid Xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (9), pp.092007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.97.092007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic backgrounds from Rn and Kr in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.132. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-018-5565-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Virone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material radioassay and selection for the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.890. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5329-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for magnetic inelastic dark matter with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.039. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2017/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Electronic Recoil Event Rate Modulation with 4 Years of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (10), pp.101101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for two-neutrino double electron capture of $^{124}$Xe with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3gamma medical imaging with a liquid xenon Compton Camera and 44Sc radionuclide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (10), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01635537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective field theory search for high-energy nuclear recoils using the XENON100 dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), pp.042004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.042004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Calibration of XENON100 Using a Source of Dissolved Radon-220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (7), pp.072008. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.95.072008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WIMP Inelastic Scattering off Xenon Nuclei with XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (2), pp.022008. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The XENON1T Dark Matter Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.881. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing krypton from xenon by cryogenic distillation to the ppq level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (275), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4757-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01439234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Bosonic Super-WIMP Interactions with the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Althueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (12), pp.122002. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online$^{222}$ Rn removal by cryogenic distillation in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur.Phys.J.C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-4902-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Search Results from the XENON1T Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (18), pp.181301. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XENON100 Dark Matter Results from a Combination of 477 Live Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN: towards the ultimate dark matter detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (11), pp.017. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/11/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01468585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics reach of the XENON1T dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.D. Amaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 04, pp.027. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2016/04/027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass dark matter search using ionization signals in XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scotto Lavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.092001. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.94.092001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion of leptophilic dark matter models using XENON100 electronic recoil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349 (6250), pp.851-854. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aab2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: A liquid xenon detector for medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bassetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 787, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Event Rate Modulation in XENON100 Electronic Recoil Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aalbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091302. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First axion results from the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.062009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and applications of single-electron charge signals in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.035201. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/41/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00919335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance degradation of Geiger-mode APDs at cryogenic temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Shekhtman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (08), pp.P08006. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and simulation of a water Cherenkov muon veto for the XENON1T experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.P11006. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/11/P11006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase Cryogenic Avalanche Detectors with THGEM and hybrid THGEM/GEM multipliers operated in Ar and Ar+N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P02008. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/02/P02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on spin-dependent WIMP-nucleon cross sections from 225 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.021301. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.021301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of the XENON100 Dark Matter Detector to Nuclear Recoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012006. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neutron background of the XENON100 dark matter experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics G Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.115201. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0954-3899/40/11/115201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distributed Slow Control System of the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.T12001. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/12/T12001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 225 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.181301. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.181301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electromagnetic background in the XENON100 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.082001. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood Approach to the First Dark Matter Results from XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.052003. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00573218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material screening and selection for XENON100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.43-49. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00697035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter Results from 100 Live Days of XENON100 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.131302. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications on inelastic dark matter from 100 live days of XENON100 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.061101. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.061101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Dark Matter Results from the XENON100 Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Askin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.131302. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.131302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00685643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin asymmetries for events with high p_T hadrons in DIS and an evaluation of the gluon polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Adeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arvidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.012002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.70.012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas as a large microstrip detector for the COMPASS experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 469, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Local Inductive Bias in Deep Learning-Based Three-Gamma Event Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Giovagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bossis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Benhabiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NSS/MIC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Time-Over-Threshold System for Light Signal in a Liquid Xenon 3-Photon Compton Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sensors60989.2024.10784579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XeLab: a test platform for xenon TPC instrumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bazik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmarco Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2023: 38th International Cosmic Ray Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nagoya, Japan. pp.1420, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.444.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Ionization Charges in Single-phase Liquid Xenon Compton Telescope for 3γ Medical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS/MIC42101.2019.9059808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dielectric Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2019.8796534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS, a new generation of Compton camera based on liquid xenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsukuba Innovation Arena (TIA) Symposium:The Next Generation of Hadron Cancer Therapy and Its Beam Driver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new “low-cost” hadron-therapy based on the 3gamma online beam and tumors medical imaging with XEMIS-HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XeSAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARWIN-ββ R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double-Beta Research in France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of THGEM/GAPD-matrix optical readout in a two-phase Cryogenic Avalanche Detector in Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bondar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzulutskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dolgov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grebenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shemyakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienne, Austria. pp.213-216, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2013.07.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid xenon TPC for a medical imaging Compton telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi micropattern gaseous photomultiplier for detection of liquid-xenon scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on New Developements in Photodetection (NDIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.163-167, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CsI-THGEM gaseous photomultipliers for RICH and noble-liquid detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Budnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Ring Imaging Cherenkov Detectors (RICH 2010) RICH2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cassis, France. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution in beta-imaging with a PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium/Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Honolulu, United States. pp.4658-4661, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2007.4437146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00368310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des détecteurs gazeux et liquides pour l'imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours de l'ecole internationale Joliot Curie 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00365498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie médicale à 3 photons avec du 44Sc et du xenon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième journées d'étude de Chimie sous rayonnement, JECR2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear medical imaging using $\beta+\gamma$ coincidences from $^{44}$Sc radio-nuclide with liquid xenon as detection medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Chatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Molecular Imaging Technology - EuroMedIm 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marseille, France. pp.142-145, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00145475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high performance $\gamma$-camera concept for PET based on liquid xenon and gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE International Conference on Dielectric Liquids (ICDL 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Coimbra, Portugal. pp.357-360, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDL.2005.1490099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance $\gamma$-camera concept for PET based on liquid xenon and a gaseous photomultiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a high performance $\gamma$-camera based on liquid Xenon converter and gaseous photomultiplier for PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chechik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Rare Gas Xenon to Science And Technology (XeSAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tokyo, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00068059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Ionization Multiplier (PIM): application of a new concept of gaseous structure to tracking detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Luquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pisa Meeting on Advanced Detectors: Frontier Detectors for Frontier Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Isola d'Elba, Italy. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2003.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\beta$-Imaging with the PIM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Samarati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New prospects on particle detection with a Parallel Ionization Multiplier (PIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Vienna Conference on Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vienne, Austria. pp.562-565, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.07.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas a microstrip detector for Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bedfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisa Meeting on Advanced Detector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, La Biodola, Italy. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Acounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaupère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Readout Electronic for the Measurement of Ionization in Liquid Xenon Compton Telescope Containing Micro-Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Nuclear Science Symposium, Medical Imaging Conference &amp; Workshop on Room-Temperature Semiconductor X-Ray and Gamma-Ray Detectors (2012 IEEE NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de suivi d’un faisceau d’hadrons pendant un traitement d’hadronthérapie d’un sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021074551. DI-TBN-18-012. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'acquisition analogique de signaux provenant des radiations et appareil de production d'une image représentative de ces radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Abaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Dahoumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gallego Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018158315. DI/16-017. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation et procédé pour fournir du xénon liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2618038. DI-TBN-12-009. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteurs de radiations et dispositifs d'imagerie autoradiographique comprenant de tels détecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2011039473. DI-TBN-09-011. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de localisation d'un radionucléide à positons, applications et dispositif de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2009092778A1. DI-TBN-08-021. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;On the subtleties of searching for dark matter with liquid xenon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arisaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arneodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIM, ReStoX et MIMELI : Innover pour repousser les limites et mieux observer la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. IMT Atlantique; ED 3M, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03880763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD40963"/>
+    <w:nsid w:val="C51BA801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-thers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9052-9703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120250535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O. Prior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gundacker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9500" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buzulutskov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dolgov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shekhtman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shemyakina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzulutskov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grebenuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shemyakina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Askin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639210v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.061101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639234v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.131302" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835868v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.082001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.052003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badeek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.70.012002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedfer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lain&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaupere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors60989.2024.10784579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297205v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2007.4437146" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.281" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7BDCS2J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023683v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarati" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.261" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H937L5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Stutzmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aprile" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briend" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03880763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-thers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9052-9703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120250535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lain&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingbang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aalbers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aerne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agostini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ac841a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aprile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alfonsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10345-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Althueser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.161805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.022001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giovagnoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/trpms.2020.3046409" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08777-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.063028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/11/031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O. Prior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gundacker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab9500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E.M. Ahmed Maouloud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antunovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8196-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.072004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-08602-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8284-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1124-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.141301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.071301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.251801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.112009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.241803" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/07/P07016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.052014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.111302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802082v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.092007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-5565-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5329-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/10/039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.101101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024605" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.042004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Masbou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Micheneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.072008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5326-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01439234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4757-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4902-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.181301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468573v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.122001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/11/017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/04/027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Calloch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scotto Lavina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.092001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arazi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arisaka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab2069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bassetto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.040" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6NQ17CJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anthony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arneodo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/41/3/035201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075273v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bondar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Buzulutskov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dolgov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shekhtman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shemyakina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/11/P11006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bondar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzulutskov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grebenuk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shemyakina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/02/P02008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.021301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017191v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/40/11/115201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/12/T12001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.181301" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Askin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baudis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.082001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00573218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.052003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.06.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639234v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.131302" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.061101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.131302" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvidson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badeek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.70.012002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bedfer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carasco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Giovagnoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bossis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Briand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lain&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaupere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors60989.2024.10784579" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bazik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bruno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cadiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dadoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.444.1420" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.089" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-T. Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Donnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00745056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breskin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Budnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Ting Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peskov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortesi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chechik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.10.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368310v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2007.4437146" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145475v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chatal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPGDRJ6S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couturier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2005.1490099" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025857v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laloux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leguay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leray" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.10.042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JP94MR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.261" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H937L5M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.07.281" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7BDCS2J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012052v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delagnes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lemaire" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Stutzmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Dahoumane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gallego Manzano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03770439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aprile" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briend" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769700v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berny" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carduner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Ray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03769603v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-03880763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>