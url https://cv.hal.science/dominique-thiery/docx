--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -841,278 +841,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lumped model to simulate nitrate concentration evolution in groundwater at catchment scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 596, pp.125696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125696⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 600, pp.126508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271631v1</w:t>
+                <w:t xml:space="preserve">hal-03265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yong Chang</w:t>
+                <w:t xml:space="preserve">A lumped model to simulate nitrate concentration evolution in groundwater at catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Surdyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 600, pp.126508. </w:t>
+              <w:t xml:space="preserve">, 2021, 596, pp.125696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265800v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
               </w:r>
@@ -1226,291 +1226,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling water-rock interactions due to long-term cooled-brine reinjection in the Dogger carbonate aquifer (Paris basin) based on in-situ geothermal well data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Etchevers</w:t>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Francois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kervévan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.101899 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2020.101899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023204v1</w:t>
+                <w:t xml:space="preserve">hal-03492425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water-rock interactions due to long-term cooled-brine reinjection in the Dogger carbonate aquifer (Paris basin) based on in-situ geothermal well data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hamm</w:t>
+                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+                <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kervévan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 88, pp.101899 -. </w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 383, pp.381-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2020.101899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-383-381-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492425v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AquiFR hydrometeorological modelling platform as a tool for improving groundwater resource monitoring over France: evaluation over a 60-year period</w:t>
               </w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2522,64 +2522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical and reactive transport modeling of the injection of cooled Triassic brines into the Dogger aquifer (Paris basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,303 +2757,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodel comparison for assessing water temperatures under changing climate conditions via the equilibrium temperature concept: case study of the Middle Loire River, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Benchmarking hydrological models for low-flow simulation and forecasting on French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raji Pushpalatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9683⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.2829-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-2829-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058876v1</w:t>
+                <w:t xml:space="preserve">hal-01061927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking hydrological models for low-flow simulation and forecasting on French catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raji Pushpalatha</w:t>
+                <w:t xml:space="preserve">A multimodel comparison for assessing water temperatures under changing climate conditions via the equilibrium temperature concept: case study of the Middle Loire River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.1507-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-18-2829-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality Evolution During Managed Aquifer Recharge (MAR) in Indian Crystalline Basement Aquifers: Reactive Transport Modeling in the Critical Zone</w:t>
               </w:r>
@@ -4209,51 +4209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-meteorological modelling of the Rhone basin: general presentation and objectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,165 +4564,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage automatique des modèles hydrodynamiques maillés. Détermination de zones géographiques homogènes et des paramètres optimaux associés. Application à 5 systèmes aquifères.</w:t>
+                <w:t xml:space="preserve">Modélisation des aquifères complexes - Prise en compte de la zone non saturée et de la salinité. Calcul des intervalles de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 1993 (4), pp. 281-291</w:t>
+              <w:t xml:space="preserve">, 1993, 1993 (4), pp. 325-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062470v1</w:t>
+                <w:t xml:space="preserve">hal-01062466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des aquifères complexes - Prise en compte de la zone non saturée et de la salinité. Calcul des intervalles de confiance</w:t>
+                <w:t xml:space="preserve">Calage automatique des modèles hydrodynamiques maillés. Détermination de zones géographiques homogènes et des paramètres optimaux associés. Application à 5 systèmes aquifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 1993 (4), pp. 325-336</w:t>
+              <w:t xml:space="preserve">, 1993, 1993 (4), pp. 281-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062466v1</w:t>
+                <w:t xml:space="preserve">hal-01062470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la recharge naturelle des aquifères en climat soudano sahélien par modélisation hydrologique globale : application à dix sites au Burkina Faso.</w:t>
               </w:r>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6271,51 +6271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -6392,51 +6392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6526,51 +6526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6606,168 +6606,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aqui-FR project : the future operational modeling platform for the main regional multilayer aquifers in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roux</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert d'eau et de chaleur à travers la craie non saturée avec un schéma à double porosité -Validation avec des données expérimentales depuis la surface du sol jusqu'à la nappe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Hydrogéologie de la craie/Hydrogeology of chalk - 22 èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404570v1</w:t>
+                <w:t xml:space="preserve">hal-01725403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert d'eau et de chaleur à travers la craie non saturée avec un schéma à double porosité -Validation avec des données expérimentales depuis la surface du sol jusqu'à la nappe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6783,139 +6740,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogéologie de la craie/Hydrogeology of chalk - 22 èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert d'eau et de chaleur à travers la craie non saturée avec un schéma à double porosité -Validation avec des données expérimentales depuis la surface du sol jusqu'à la nappe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aqui-FR project : the future operational modeling platform for the main regional multilayer aquifers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogéologie de la craie/Hydrogeology of chalk - 22 èmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725403v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the injection of a CO 2 saturated solution in a limestone sample</w:t>
               </w:r>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pettenati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7242,90 +7242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport Modelling of Dissolved CO2 Injection in a Geothermal Doublet. Application to the CO2 -DISSOLVED Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7665,51 +7665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8191,64 +8191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 -DISSOLVED: a Novel Concept Coupling Geological Storage of Dissolved CO 2 and Geothermal Heat Recovery – Part 4: Preliminary Thermo-Hydrodynamic Simulations to Assess the CO2 Storage Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8423,269 +8423,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion active des ressources en eau souterraines de l'île de Grande-Terre (Guadeloupe).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biche : un outil d'application simple de simulation de concentrations en nitrates dans les nappes à l'échelle du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Surdyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France. pp.133-138</w:t>
+              <w:t xml:space="preserve">Intersol 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061932v1</w:t>
+                <w:t xml:space="preserve">hal-00700428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biche : un outil d'application simple de simulation de concentrations en nitrates dans les nappes à l'échelle du bassin versant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Gutierrez</w:t>
+                <w:t xml:space="preserve">Gestion active des ressources en eau souterraines de l'île de Grande-Terre (Guadeloupe).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+                <w:t xml:space="preserve">Véronique Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d'Hydrogéologie de l'Association Internationale des Hydrogéologues. Ressources et gestion des aquifères littoraux. Cassis 2012. "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700428v1</w:t>
+                <w:t xml:space="preserve">hal-01061932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert des nitrates couplée avec une analyse socio-économique afin de donner les outils pour la gestion des eaux souterraines. Application à la nappe alluviale de la plaine de l'Ain</w:t>
               </w:r>
@@ -9036,277 +9036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pettenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kervévan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOUGH Symposium 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t>
+              <w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061807v1</w:t>
+                <w:t xml:space="preserve">hal-01073955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of fluid-rock chemical interactions during CO2 saturated water injection into a sandstone reservoir, using the MARTHE-REACT code.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of MARTHE-REACT coupled surface and groundwater reactive transport code for modeling hydro systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the TOUGH Symposium, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 80-87</w:t>
+              <w:t xml:space="preserve">TOUGH Symposium 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berkeley (California), United States. pp. 576-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073955v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From modelling soil columns to large scale aquifers: an illustration of the MARTHE code capabilities.</w:t>
               </w:r>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervévan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10524,359 +10524,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique semi-globale du fonctionnement hydraulique d'un système karstique exploité par pompages</w:t>
+                <w:t xml:space="preserve">Modélisation hydrologique semi-globale par simulation couplée des variations de stock en eau dans la Zone Non Saturée et de l'évolution des niveaux piézométriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque d'Hydrologie en pays calcaire et en milieu fissuré, Besançon (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1988, Besançon, France. pp. 113-120</w:t>
+              <w:t xml:space="preserve">4ème Symposium international sur l'application de l'analyse des systèmes à la gestion des ressources en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1988, Rabat, Maroc. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070942v1</w:t>
+                <w:t xml:space="preserve">hal-01070957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des variations de concentrations en nitrates dans une source au moyen d'un modèle hydrologique global.</w:t>
+                <w:t xml:space="preserve">Analysis of long duration piezometric records from Burkina-Faso used to determine aquifer recharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium international sur l'application de l'analyse des systèmes à la gestion des ressources en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1988, Rabat, Maroc. 15 p</w:t>
+              <w:t xml:space="preserve">Workshop on Estimation of Natural Recharge of Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1987, Antalya, Turkey. pp. 477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070950v1</w:t>
+                <w:t xml:space="preserve">hal-01061978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique semi-globale par simulation couplée des variations de stock en eau dans la Zone Non Saturée et de l'évolution des niveaux piézométriques.</w:t>
+                <w:t xml:space="preserve">Prévision des variations de concentrations en nitrates dans une source au moyen d'un modèle hydrologique global.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium international sur l'application de l'analyse des systèmes à la gestion des ressources en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1988, Rabat, Maroc. 12 p</w:t>
+              <w:t xml:space="preserve">, Oct 1988, Rabat, Maroc. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070957v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of long duration piezometric records from Burkina-Faso used to determine aquifer recharge.</w:t>
+                <w:t xml:space="preserve">Modélisation hydrologique semi-globale du fonctionnement hydraulique d'un système karstique exploité par pompages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Estimation of Natural Recharge of Groundwater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1987, Antalya, Turkey. pp. 477-489</w:t>
+              <w:t xml:space="preserve">4ème colloque d'Hydrologie en pays calcaire et en milieu fissuré, Besançon (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1988, Besançon, France. pp. 113-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061978v1</w:t>
+                <w:t xml:space="preserve">hal-01070942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the evolution of nitrate contents in spring water using a lumped hydrologic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Systems Analysis Applied to Management of Water Resources/ 4ème symposium international sur l'application de l'analyse des systèmes à la gestion des ressources en eau.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1988, Rabat, Morocco. pp. 21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11386,51 +11386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11505,273 +11505,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des crues sur bassin karstique par une approche Pluie-piézo-débit - Application au bassin du Gapeau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Groundwater resources in northern France from XXth to XXIth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Goulet</w:t>
+                <w:t xml:space="preserve">Julien Boe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Narbaïs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHF - De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France. , 2018</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912585v1</w:t>
+                <w:t xml:space="preserve">hal-02404495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater resources in northern France from XXth to XXIth centuries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+                <w:t xml:space="preserve">Modélisation des crues sur bassin karstique par une approche Pluie-piézo-débit - Application au bassin du Gapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boe</w:t>
+                <w:t xml:space="preserve">Laurent Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+                <w:t xml:space="preserve">Didier Narbaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">SHF - De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404495v1</w:t>
+                <w:t xml:space="preserve">hal-01912585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique sur le bassin de la Seine</w:t>
               </w:r>
@@ -11783,51 +11783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11927,51 +11927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir les étiages : que peut-on attendre des modèles hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12385,312 +12385,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Models in Hydrogeology</w:t>
+                <w:t xml:space="preserve">Groundwater Flow Modeling in Porous Media Using MARTHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Tanguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, John Wiley &amp; Sons, Inc., pp.409-418, 2013, Mathematical Models, </w:t>
+              <w:t xml:space="preserve">Modeling Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.45-62, 2013, 9781848211575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118557853.ch13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118557891.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703113v1</w:t>
+                <w:t xml:space="preserve">hal-03703123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Flow Modeling in Porous Media Using MARTHE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation of the Finite Volume Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Piperno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Tanguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118557891.ch4⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-211, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118557877.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703123v1</w:t>
+                <w:t xml:space="preserve">hal-03703074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the Finite Volume Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reservoir Models in Hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Tanguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, John Wiley &amp; Sons, Inc., pp.409-418, 2013, Mathematical Models, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118557853.ch13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03703074v1</w:t>
+                <w:t xml:space="preserve">hal-03703113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeologic Models</w:t>
               </w:r>
@@ -12810,51 +12810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Security in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.275-290, 2011, NATO Science for Peace and Security Series C: Environmental Security, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13183,225 +13183,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles à réservoirs en hydrogéologie.</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles mathématiques en hydraulique maritime et modèles de transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Lavoisier - Hermès science publications, pp.239-249, 2009, De la goutte de pluie jusqu'à la mer : traité d'hydraulique environnementale, 978-2-7462-2006-5</w:t>
+              <w:t xml:space="preserve">Éclairages sur notre futur commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703260v1</w:t>
+                <w:t xml:space="preserve">hal-00507505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles à réservoirs en hydrogéologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Tanguy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclairages sur notre futur commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t>
+              <w:t xml:space="preserve">Modèles mathématiques en hydraulique maritime et modèles de transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Lavoisier - Hermès science publications, pp.239-249, 2009, De la goutte de pluie jusqu'à la mer : traité d'hydraulique environnementale, 978-2-7462-2006-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507505v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13419,51 +13419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13489,51 +13489,51 @@
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13672,77 +13672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Aqui-FR pour le suivi, la prévision et les projections de la ressource en eau souterraine en France - Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Regimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14072,51 +14072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05136970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Viel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2827-2023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02509-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03640158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2020.101899" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02480233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-633-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01974466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01671664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Noyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.11.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S4WLS12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01066976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.08.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46P2DS39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058876v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9683" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87NPMPRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Korkmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-99-2010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kasteel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Fialkiewicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#252;tz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2004.0070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00036-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13ZXXX3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Fotoohi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakos Konstantopedos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Filippi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669009492403" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(88)90070-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D58VPVJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazenc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(84)90158-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S303JQPF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bargeas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gringarten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fabris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/WR018i002p00253" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-909Q1DVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7683" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9529" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01774111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01725403v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01774614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01730224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1547" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01327324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01389466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196785v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ait-Kaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272516v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093098v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.488" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dumon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Grisey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061967v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bainian Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061963v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Darsy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061960v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guedeney" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diluca" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diagana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01870533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constandinos Moutzopoulos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061970v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070969v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070942v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070950v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061978v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062459v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061975v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01912585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Narba&#239;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404495v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenbeusch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaubourg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703113v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557853.ch13" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703123v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557891.ch4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703074v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118557877" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557877.ch8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703106v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557853.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1623-0_19" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557792.ch13" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703233v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703260v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006877v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177377v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05136970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;lie Viel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2827-2023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surdyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-022-02509-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107481" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03640158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127661" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerv&#233;van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2020.101899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02480233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-633-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01974466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01671664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Noyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.11.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S4WLS12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXH2LR2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01066976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.08.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46P2DS39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Pushpalatha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2829-2014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9683" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87NPMPRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2011006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Korkmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-99-2010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kasteel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2005.0206" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Fialkiewicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#252;tz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2004.0070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00948051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noilhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00033-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3KBG02C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1909(01)00036-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13ZXXX3X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Fotoohi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakos Konstantopedos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Filippi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669009492403" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061976v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(88)90070-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D58VPVJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazenc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(84)90158-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S303JQPF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bargeas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Roche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sauty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gringarten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fabris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Menjoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/WR018i002p00253" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-909Q1DVK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7683" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9529" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01725403v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01774111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404570v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01707886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01774614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01730224v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1547" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01425345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Josse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01327324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01389466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196785v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Vergnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ait-Kaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272516v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093098v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.488" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lopez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061932v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dumon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viennot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073955v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Grisey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061967v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bainian Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ouahsine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061963v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Darsy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061960v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guedeney" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diluca" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diagana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062482v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01870533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constandinos Moutzopoulos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061970v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070969v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061978v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070942v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062459v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061975v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062358v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01070991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01073950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Margat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404495v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01912585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goulet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Narba&#239;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720363v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenbeusch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vaubourg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01599202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557891.ch4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781118557877" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557877.ch8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703113v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557853.ch13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703106v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557853.ch4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;dron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1623-0_19" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01061788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557792.ch13" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703233v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03703260v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006877v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177377v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>